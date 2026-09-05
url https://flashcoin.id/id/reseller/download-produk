--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -12,117 +12,2889 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="931">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
+  </si>
+  <si>
+    <t>pre32627683</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>1.750 Diamonds</t>
+  </si>
+  <si>
+    <t>Tersedia</t>
+  </si>
+  <si>
+    <t>pre32627682</t>
+  </si>
+  <si>
+    <t>1.704 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627680</t>
+  </si>
+  <si>
+    <t>1.507 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627679</t>
+  </si>
+  <si>
+    <t>1.453 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627678</t>
+  </si>
+  <si>
+    <t>1.443 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627677</t>
+  </si>
+  <si>
+    <t>1.412 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627676</t>
+  </si>
+  <si>
+    <t>1.368 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627675</t>
+  </si>
+  <si>
+    <t>1.230 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627674</t>
+  </si>
+  <si>
+    <t>1.220 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627673</t>
+  </si>
+  <si>
+    <t>1.183 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627672</t>
+  </si>
+  <si>
+    <t>1.164 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627671</t>
+  </si>
+  <si>
+    <t>1.159 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627669</t>
+  </si>
+  <si>
+    <t>1.136 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627668</t>
+  </si>
+  <si>
+    <t>1.134 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627667</t>
+  </si>
+  <si>
+    <t>1.050 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627666</t>
+  </si>
+  <si>
+    <t>1.045 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627663</t>
+  </si>
+  <si>
+    <t>965 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627662</t>
+  </si>
+  <si>
+    <t>960 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627661</t>
+  </si>
+  <si>
+    <t>875 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627659</t>
+  </si>
+  <si>
+    <t>750 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627658</t>
+  </si>
+  <si>
+    <t>717 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627657</t>
+  </si>
+  <si>
+    <t>716 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627656</t>
+  </si>
+  <si>
+    <t>712 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627655</t>
+  </si>
+  <si>
+    <t>601 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627654</t>
+  </si>
+  <si>
+    <t>First Top Up 500+500 Bonus Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627653</t>
+  </si>
+  <si>
+    <t>568 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627652</t>
+  </si>
+  <si>
+    <t>522 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627651</t>
+  </si>
+  <si>
+    <t>512 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627650</t>
+  </si>
+  <si>
+    <t>510 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627649</t>
+  </si>
+  <si>
+    <t>452 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627648</t>
+  </si>
+  <si>
+    <t>427 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627647</t>
+  </si>
+  <si>
+    <t>425 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627646</t>
+  </si>
+  <si>
+    <t>408 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627644</t>
+  </si>
+  <si>
+    <t>381 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627643</t>
+  </si>
+  <si>
+    <t>374 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627642</t>
+  </si>
+  <si>
+    <t>355 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627641</t>
+  </si>
+  <si>
+    <t>345 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627640</t>
+  </si>
+  <si>
+    <t>340 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627638</t>
+  </si>
+  <si>
+    <t>301 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627637</t>
+  </si>
+  <si>
+    <t>296 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627636</t>
+  </si>
+  <si>
+    <t>284 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627635</t>
+  </si>
+  <si>
+    <t>278 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627634</t>
+  </si>
+  <si>
+    <t>First Top Up 250+250 Bonus Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627633</t>
+  </si>
+  <si>
+    <t>257 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627632</t>
+  </si>
+  <si>
+    <t>240 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627631</t>
+  </si>
+  <si>
+    <t>222 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627630</t>
+  </si>
+  <si>
+    <t>229 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627629</t>
+  </si>
+  <si>
+    <t>219 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627627</t>
+  </si>
+  <si>
+    <t>170 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627626</t>
+  </si>
+  <si>
+    <t>First Top Up 150+150 Bonus Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627625</t>
+  </si>
+  <si>
+    <t>144 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627624</t>
+  </si>
+  <si>
+    <t>128 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627623</t>
+  </si>
+  <si>
+    <t>113 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627622</t>
+  </si>
+  <si>
+    <t>97 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627621</t>
+  </si>
+  <si>
+    <t>85 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627619</t>
+  </si>
+  <si>
+    <t>71 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627616</t>
+  </si>
+  <si>
+    <t>59 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627615</t>
+  </si>
+  <si>
+    <t>54 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627614</t>
+  </si>
+  <si>
+    <t>First Top Up 50+50 Bonus Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627613</t>
+  </si>
+  <si>
+    <t>50 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627612</t>
+  </si>
+  <si>
+    <t>44 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627611</t>
+  </si>
+  <si>
+    <t>36 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627610</t>
+  </si>
+  <si>
+    <t>33 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627609</t>
+  </si>
+  <si>
+    <t>28 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627608</t>
+  </si>
+  <si>
+    <t>19 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627604</t>
+  </si>
+  <si>
+    <t>12 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627603</t>
+  </si>
+  <si>
+    <t>10 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627049</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Startlight Member Plus</t>
+  </si>
+  <si>
+    <t>pre32627639</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Monthly Epic Bundle (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre32627047</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>pre32627045</t>
+  </si>
+  <si>
+    <t>Weekly Diamond Pass</t>
+  </si>
+  <si>
+    <t>pre32627670</t>
+  </si>
+  <si>
+    <t>1.139 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627664</t>
+  </si>
+  <si>
+    <t>977 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627684</t>
+  </si>
+  <si>
+    <t>2.010 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627685</t>
+  </si>
+  <si>
+    <t>2010 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627687</t>
+  </si>
+  <si>
+    <t>2.199 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627688</t>
+  </si>
+  <si>
+    <t>2.382 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627689</t>
+  </si>
+  <si>
+    <t>3.453 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627690</t>
+  </si>
+  <si>
+    <t>3.693 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627693</t>
+  </si>
+  <si>
+    <t>4.588 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627694</t>
+  </si>
+  <si>
+    <t>4.830 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627695</t>
+  </si>
+  <si>
+    <t>5.398 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627696</t>
+  </si>
+  <si>
+    <t>6.257 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627699</t>
+  </si>
+  <si>
+    <t>7.195 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627700</t>
+  </si>
+  <si>
+    <t>5.940 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627701</t>
+  </si>
+  <si>
+    <t>2.625 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627702</t>
+  </si>
+  <si>
+    <t>2.578 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32627705</t>
+  </si>
+  <si>
+    <t>5 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628078</t>
+  </si>
+  <si>
+    <t>FREE FIRE</t>
+  </si>
+  <si>
+    <t>95 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628079</t>
+  </si>
+  <si>
+    <t>105 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628081</t>
+  </si>
+  <si>
+    <t>190 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628124</t>
+  </si>
+  <si>
+    <t>210 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628125</t>
+  </si>
+  <si>
+    <t>170 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628077</t>
+  </si>
+  <si>
+    <t>70 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628076</t>
+  </si>
+  <si>
+    <t>10 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628075</t>
+  </si>
+  <si>
+    <t>pre32628126</t>
+  </si>
+  <si>
+    <t>150 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628127</t>
+  </si>
+  <si>
+    <t>140 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628128</t>
+  </si>
+  <si>
+    <t>120 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628129</t>
+  </si>
+  <si>
+    <t>100 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628130</t>
+  </si>
+  <si>
+    <t>90 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628131</t>
+  </si>
+  <si>
+    <t>50 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628132</t>
+  </si>
+  <si>
+    <t>55 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628133</t>
+  </si>
+  <si>
+    <t>30 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628134</t>
+  </si>
+  <si>
+    <t>25 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628135</t>
+  </si>
+  <si>
+    <t>20 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628136</t>
+  </si>
+  <si>
+    <t>12 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628152</t>
+  </si>
+  <si>
+    <t>Membership Mingguan</t>
+  </si>
+  <si>
+    <t>pre32628153</t>
+  </si>
+  <si>
+    <t>Membership Bulanan</t>
+  </si>
+  <si>
+    <t>pre32628082</t>
+  </si>
+  <si>
+    <t>230 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628086</t>
+  </si>
+  <si>
+    <t>595 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628087</t>
+  </si>
+  <si>
+    <t>655 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628088</t>
+  </si>
+  <si>
+    <t>770 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628089</t>
+  </si>
+  <si>
+    <t>860 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628090</t>
+  </si>
+  <si>
+    <t>820 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628091</t>
+  </si>
+  <si>
+    <t>1375 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628092</t>
+  </si>
+  <si>
+    <t>1150 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628093</t>
+  </si>
+  <si>
+    <t>1875 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628094</t>
+  </si>
+  <si>
+    <t>1510 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628095</t>
+  </si>
+  <si>
+    <t>2210 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628096</t>
+  </si>
+  <si>
+    <t>2280 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628097</t>
+  </si>
+  <si>
+    <t>2575 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628098</t>
+  </si>
+  <si>
+    <t>2725 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628099</t>
+  </si>
+  <si>
+    <t>3675 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628100</t>
+  </si>
+  <si>
+    <t>7290 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628101</t>
+  </si>
+  <si>
+    <t>5600 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628102</t>
+  </si>
+  <si>
+    <t>4000 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628103</t>
+  </si>
+  <si>
+    <t>3000 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628104</t>
+  </si>
+  <si>
+    <t>2720 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628105</t>
+  </si>
+  <si>
+    <t>2180 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628106</t>
+  </si>
+  <si>
+    <t>2000 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628107</t>
+  </si>
+  <si>
+    <t>1450 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628108</t>
+  </si>
+  <si>
+    <t>1075 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628109</t>
+  </si>
+  <si>
+    <t>1000 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628110</t>
+  </si>
+  <si>
+    <t>790 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628112</t>
+  </si>
+  <si>
+    <t>635 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628113</t>
+  </si>
+  <si>
+    <t>600 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628114</t>
+  </si>
+  <si>
+    <t>565 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628115</t>
+  </si>
+  <si>
+    <t>545 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628116</t>
+  </si>
+  <si>
+    <t>510 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628117</t>
+  </si>
+  <si>
+    <t>500 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628118</t>
+  </si>
+  <si>
+    <t>475 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628120</t>
+  </si>
+  <si>
+    <t>400 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628122</t>
+  </si>
+  <si>
+    <t>355 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628123</t>
+  </si>
+  <si>
+    <t>300 Diamond</t>
+  </si>
+  <si>
+    <t>pre32628549</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>16 UC</t>
+  </si>
+  <si>
+    <t>pre32628551</t>
+  </si>
+  <si>
+    <t>26 UC</t>
+  </si>
+  <si>
+    <t>pre32628552</t>
+  </si>
+  <si>
+    <t>30 UC</t>
+  </si>
+  <si>
+    <t>pre32628553</t>
+  </si>
+  <si>
+    <t>35 UC</t>
+  </si>
+  <si>
+    <t>pre32628554</t>
+  </si>
+  <si>
+    <t>50 UC</t>
+  </si>
+  <si>
+    <t>pre32628556</t>
+  </si>
+  <si>
+    <t>60 UC</t>
+  </si>
+  <si>
+    <t>pre32628557</t>
+  </si>
+  <si>
+    <t>62 UC</t>
+  </si>
+  <si>
+    <t>pre32628559</t>
+  </si>
+  <si>
+    <t>73 UC</t>
+  </si>
+  <si>
+    <t>pre32628560</t>
+  </si>
+  <si>
+    <t>120 UC</t>
+  </si>
+  <si>
+    <t>pre32628562</t>
+  </si>
+  <si>
+    <t>150 UC</t>
+  </si>
+  <si>
+    <t>pre32628563</t>
+  </si>
+  <si>
+    <t>210 UC</t>
+  </si>
+  <si>
+    <t>pre32628565</t>
+  </si>
+  <si>
+    <t>1500 UC</t>
+  </si>
+  <si>
+    <t>pre32628566</t>
+  </si>
+  <si>
+    <t>1165 UC</t>
+  </si>
+  <si>
+    <t>pre32628567</t>
+  </si>
+  <si>
+    <t>1000 UC</t>
+  </si>
+  <si>
+    <t>pre32628568</t>
+  </si>
+  <si>
+    <t>900 UC</t>
+  </si>
+  <si>
+    <t>pre32628570</t>
+  </si>
+  <si>
+    <t>735 UC</t>
+  </si>
+  <si>
+    <t>pre32628571</t>
+  </si>
+  <si>
+    <t>720 UC</t>
+  </si>
+  <si>
+    <t>pre32628574</t>
+  </si>
+  <si>
+    <t>530 UC</t>
+  </si>
+  <si>
+    <t>pre32628575</t>
+  </si>
+  <si>
+    <t>525 UC</t>
+  </si>
+  <si>
+    <t>pre32628576</t>
+  </si>
+  <si>
+    <t>500 UC</t>
+  </si>
+  <si>
+    <t>pre32628577</t>
+  </si>
+  <si>
+    <t>445 UC</t>
+  </si>
+  <si>
+    <t>pre32628579</t>
+  </si>
+  <si>
+    <t>300 UC</t>
+  </si>
+  <si>
+    <t>pre32628580</t>
+  </si>
+  <si>
+    <t>240 UC</t>
+  </si>
+  <si>
+    <t>pre32628625</t>
+  </si>
+  <si>
+    <t>Ragnarok M: Eternal Love</t>
+  </si>
+  <si>
+    <t>6 Big Cat Coins</t>
+  </si>
+  <si>
+    <t>pre32628626</t>
+  </si>
+  <si>
+    <t>12 Big Cat Coins</t>
+  </si>
+  <si>
+    <t>pre32628627</t>
+  </si>
+  <si>
+    <t>18 Big Cat Coins</t>
+  </si>
+  <si>
+    <t>pre32628632</t>
+  </si>
+  <si>
+    <t>145 Big Cat Coins</t>
+  </si>
+  <si>
+    <t>pre32628641</t>
+  </si>
+  <si>
+    <t>ARENA OF VALOR</t>
+  </si>
+  <si>
+    <t>AOV 7 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628643</t>
+  </si>
+  <si>
+    <t>AOV 40 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628644</t>
+  </si>
+  <si>
+    <t>AOV 90 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628645</t>
+  </si>
+  <si>
+    <t>AOV 230 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628646</t>
+  </si>
+  <si>
+    <t>AOV 470 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628647</t>
+  </si>
+  <si>
+    <t>AOV 950 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628648</t>
+  </si>
+  <si>
+    <t>AOV 1430 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628649</t>
+  </si>
+  <si>
+    <t>AOV 2390 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628650</t>
+  </si>
+  <si>
+    <t>AOV 4800 Vouchers</t>
+  </si>
+  <si>
+    <t>pre32628656</t>
+  </si>
+  <si>
+    <t>Call of Duty MOBILE</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 7656 CP</t>
+  </si>
+  <si>
+    <t>pre32628657</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 5618 CP</t>
+  </si>
+  <si>
+    <t>pre32628658</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 3564 CP</t>
+  </si>
+  <si>
+    <t>pre32628659</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2750 CP</t>
+  </si>
+  <si>
+    <t>pre32628660</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2060 CP</t>
+  </si>
+  <si>
+    <t>pre32628661</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1584 CP</t>
+  </si>
+  <si>
+    <t>pre32628662</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1373 CP</t>
+  </si>
+  <si>
+    <t>pre32628663</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1056 CP</t>
+  </si>
+  <si>
+    <t>pre32628664</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 800 CP</t>
+  </si>
+  <si>
+    <t>pre32628665</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 645 CP</t>
+  </si>
+  <si>
+    <t>pre32628666</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 528 CP</t>
+  </si>
+  <si>
+    <t>pre32628667</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 321 CP</t>
+  </si>
+  <si>
+    <t>pre32628668</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 128 CP</t>
+  </si>
+  <si>
+    <t>pre32628669</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 63 CP</t>
+  </si>
+  <si>
+    <t>pre32628671</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 31 CP</t>
+  </si>
+  <si>
+    <t>pre32628673</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 62 CP</t>
+  </si>
+  <si>
+    <t>pre32628674</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 26 CP</t>
+  </si>
+  <si>
+    <t>pre32628680</t>
+  </si>
+  <si>
+    <t>Lords Mobile</t>
+  </si>
+  <si>
+    <t>67 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628682</t>
+  </si>
+  <si>
+    <t>134 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628685</t>
+  </si>
+  <si>
+    <t>335 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628686</t>
+  </si>
+  <si>
+    <t>200 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628687</t>
+  </si>
+  <si>
+    <t>670 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628688</t>
+  </si>
+  <si>
+    <t>625 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628689</t>
+  </si>
+  <si>
+    <t>1045 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628690</t>
+  </si>
+  <si>
+    <t>2011 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628691</t>
+  </si>
+  <si>
+    <t>3352 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628692</t>
+  </si>
+  <si>
+    <t>One Punch Man</t>
+  </si>
+  <si>
+    <t>One Punch Man 3 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628693</t>
+  </si>
+  <si>
+    <t>One Punch Man 4 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628695</t>
+  </si>
+  <si>
+    <t>One Punch Man 6 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628696</t>
+  </si>
+  <si>
+    <t>One Punch Man 10 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628698</t>
+  </si>
+  <si>
+    <t>One Punch Man 22 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628699</t>
+  </si>
+  <si>
+    <t>One Punch Man 23 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628700</t>
+  </si>
+  <si>
+    <t>One Punch Man 37 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628701</t>
+  </si>
+  <si>
+    <t>One Punch Man 54 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628703</t>
+  </si>
+  <si>
+    <t>One Punch Man 91 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628704</t>
+  </si>
+  <si>
+    <t>One Punch Man 107 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628705</t>
+  </si>
+  <si>
+    <t>One Punch Man 109 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628706</t>
+  </si>
+  <si>
+    <t>One Punch Man 214 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628707</t>
+  </si>
+  <si>
+    <t>One Punch Man 227 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628708</t>
+  </si>
+  <si>
+    <t>One Punch Man 321 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628710</t>
+  </si>
+  <si>
+    <t>One Punch Man 904 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628711</t>
+  </si>
+  <si>
+    <t>One Punch Man 2.669 Kupon</t>
+  </si>
+  <si>
+    <t>pre32628714</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>Genshin Impact 60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>pre32628715</t>
+  </si>
+  <si>
+    <t>Genshin Impact 300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>pre32628716</t>
+  </si>
+  <si>
+    <t>Genshin Impact 980+110 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>pre32628717</t>
+  </si>
+  <si>
+    <t>Genshin Impact 1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>pre32628718</t>
+  </si>
+  <si>
+    <t>Genshin Impact 3280+600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>pre32628719</t>
+  </si>
+  <si>
+    <t>Genshin Impact 6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>pre32628723</t>
+  </si>
+  <si>
+    <t>PUBG New State Mobile</t>
+  </si>
+  <si>
+    <t>PUBG New State Mobile 300 NC</t>
+  </si>
+  <si>
+    <t>pre32628724</t>
+  </si>
+  <si>
+    <t>PUBG New State Mobile 1.500 + 80 NC</t>
+  </si>
+  <si>
+    <t>pre32628725</t>
+  </si>
+  <si>
+    <t>PUBG New State Mobile 3.600 + 250 NC</t>
+  </si>
+  <si>
+    <t>pre32628726</t>
+  </si>
+  <si>
+    <t>PUBG New State Mobile 9.300 + 930 NC</t>
+  </si>
+  <si>
+    <t>pre32628727</t>
+  </si>
+  <si>
+    <t>PUBG New State Mobile 15.000 + 1.800 NC</t>
+  </si>
+  <si>
+    <t>pre32628728</t>
+  </si>
+  <si>
+    <t>PUBG New State Mobile 30.000 + 5.000 NC</t>
+  </si>
+  <si>
+    <t>pre32628729</t>
+  </si>
+  <si>
+    <t>Dragon City</t>
+  </si>
+  <si>
+    <t>Dragon City 25 Gems</t>
+  </si>
+  <si>
+    <t>pre32628730</t>
+  </si>
+  <si>
+    <t>Dragon City 65 Gems</t>
+  </si>
+  <si>
+    <t>pre32628731</t>
+  </si>
+  <si>
+    <t>Dragon City 140 Gems</t>
+  </si>
+  <si>
+    <t>pre32628732</t>
+  </si>
+  <si>
+    <t>Dragon City 300 Gems</t>
+  </si>
+  <si>
+    <t>pre32628733</t>
+  </si>
+  <si>
+    <t>Dragon City 465 Gems</t>
+  </si>
+  <si>
+    <t>pre32628734</t>
+  </si>
+  <si>
+    <t>Dragon City 800 Gems</t>
+  </si>
+  <si>
+    <t>pre32628735</t>
+  </si>
+  <si>
+    <t>Dragon City 1700 Gems</t>
+  </si>
+  <si>
+    <t>pre32628737</t>
+  </si>
+  <si>
+    <t>Magic Chess</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 5 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628739</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 19 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628740</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 28 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628742</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 59 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32649269</t>
+  </si>
+  <si>
+    <t>AXIS</t>
+  </si>
+  <si>
+    <t>Axis 10.000</t>
+  </si>
+  <si>
+    <t>pre32647165</t>
+  </si>
+  <si>
+    <t>pre32647167</t>
+  </si>
+  <si>
+    <t>pre32647170</t>
+  </si>
+  <si>
+    <t>pre32656226</t>
+  </si>
+  <si>
+    <t>Free Fire Max</t>
+  </si>
+  <si>
+    <t>Free Fire Max 5 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656227</t>
+  </si>
+  <si>
+    <t>Free Fire Max 10 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628761</t>
+  </si>
+  <si>
+    <t>GARENA</t>
+  </si>
+  <si>
+    <t>Garena 33 Shell</t>
+  </si>
+  <si>
+    <t>pre32628762</t>
+  </si>
+  <si>
+    <t>Garena 66 Shell</t>
+  </si>
+  <si>
+    <t>pre32628763</t>
+  </si>
+  <si>
+    <t>Garena 165 Shell</t>
+  </si>
+  <si>
+    <t>pre32628776</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628777</t>
+  </si>
+  <si>
+    <t>2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628778</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628779</t>
+  </si>
+  <si>
+    <t>12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628780</t>
+  </si>
+  <si>
+    <t>24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628781</t>
+  </si>
+  <si>
+    <t>18.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628782</t>
+  </si>
+  <si>
+    <t>40.800 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628783</t>
+  </si>
+  <si>
+    <t>36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628784</t>
+  </si>
+  <si>
+    <t>90.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628786</t>
+  </si>
+  <si>
+    <t>72.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628787</t>
+  </si>
+  <si>
+    <t>60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre32628788</t>
+  </si>
+  <si>
+    <t>AU2 MOBILE</t>
+  </si>
+  <si>
+    <t>AU2 72 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628789</t>
+  </si>
+  <si>
+    <t>AU2 144 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628790</t>
+  </si>
+  <si>
+    <t>AU2 816 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628791</t>
+  </si>
+  <si>
+    <t>AU2 360 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628792</t>
+  </si>
+  <si>
+    <t>AU2 1.536 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628793</t>
+  </si>
+  <si>
+    <t>AU2 2.376 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628794</t>
+  </si>
+  <si>
+    <t>AU2 3.936 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628795</t>
+  </si>
+  <si>
+    <t>AU2 7.776 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628796</t>
+  </si>
+  <si>
+    <t>Laplace M</t>
+  </si>
+  <si>
+    <t>Laplace M 60 Spirals</t>
+  </si>
+  <si>
+    <t>pre32628798</t>
+  </si>
+  <si>
+    <t>Laplace M 980 Spirals</t>
+  </si>
+  <si>
+    <t>pre32628800</t>
+  </si>
+  <si>
+    <t>Laplace M 3280 Spirals</t>
+  </si>
+  <si>
+    <t>pre32628801</t>
+  </si>
+  <si>
+    <t>Laplace M 6480 Spirals</t>
+  </si>
+  <si>
+    <t>pre32628803</t>
+  </si>
+  <si>
+    <t>Laplace M 300 Spirals</t>
+  </si>
+  <si>
+    <t>pre32628805</t>
+  </si>
+  <si>
+    <t>Laplace M 1980 Spirals</t>
+  </si>
+  <si>
+    <t>pre32628809</t>
+  </si>
+  <si>
+    <t>Speed Drifters</t>
+  </si>
+  <si>
+    <t>Speed Drifters 56 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628810</t>
+  </si>
+  <si>
+    <t>Speed Drifters 112 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628811</t>
+  </si>
+  <si>
+    <t>Speed Drifters 282 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628812</t>
+  </si>
+  <si>
+    <t>Speed Drifters 579 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628813</t>
+  </si>
+  <si>
+    <t>Speed Drifters 1230 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628814</t>
+  </si>
+  <si>
+    <t>Speed Drifters 1845 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628815</t>
+  </si>
+  <si>
+    <t>Speed Drifters 3134 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628816</t>
+  </si>
+  <si>
+    <t>Speed Drifters 6279 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32628819</t>
+  </si>
+  <si>
+    <t>Heroes Evolved</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 100 Tokens</t>
+  </si>
+  <si>
+    <t>pre32628820</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 200 Tokens</t>
+  </si>
+  <si>
+    <t>pre32628821</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 500 Tokens</t>
+  </si>
+  <si>
+    <t>pre32628822</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 1200 Tokens</t>
+  </si>
+  <si>
+    <t>pre32628823</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 2500 Tokens</t>
+  </si>
+  <si>
+    <t>pre32628824</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 6500 Tokens</t>
+  </si>
+  <si>
+    <t>pre32628825</t>
+  </si>
+  <si>
+    <t>Heroes Evolved 14000 Tokens</t>
+  </si>
+  <si>
+    <t>pre32628826</t>
+  </si>
+  <si>
+    <t>LifeAfter Credits</t>
+  </si>
+  <si>
+    <t>LifeAfter 25 Credits</t>
+  </si>
+  <si>
+    <t>pre32628827</t>
+  </si>
+  <si>
+    <t>LifeAfter 65 Credits</t>
+  </si>
+  <si>
+    <t>pre32628828</t>
+  </si>
+  <si>
+    <t>LifeAfter 81 Credits</t>
+  </si>
+  <si>
+    <t>pre32628829</t>
+  </si>
+  <si>
+    <t>LifeAfter 242 Credits</t>
+  </si>
+  <si>
+    <t>pre32628830</t>
+  </si>
+  <si>
+    <t>LifeAfter 330 Credits</t>
+  </si>
+  <si>
+    <t>pre32628831</t>
+  </si>
+  <si>
+    <t>LifeAfter 413 Credits</t>
+  </si>
+  <si>
+    <t>pre32628832</t>
+  </si>
+  <si>
+    <t>LifeAfter 558 Credits</t>
+  </si>
+  <si>
+    <t>pre32628833</t>
+  </si>
+  <si>
+    <t>LifeAfter 913 Credits</t>
+  </si>
+  <si>
+    <t>pre32628834</t>
+  </si>
+  <si>
+    <t>LifeAfter 1108 Credits</t>
+  </si>
+  <si>
+    <t>pre32628835</t>
+  </si>
+  <si>
+    <t>LifeAfter 1868 Credits</t>
+  </si>
+  <si>
+    <t>pre32628836</t>
+  </si>
+  <si>
+    <t>LifeAfter 2268 Credits</t>
+  </si>
+  <si>
+    <t>pre32628837</t>
+  </si>
+  <si>
+    <t>LifeAfter 2888 Credits</t>
+  </si>
+  <si>
+    <t>pre32628839</t>
+  </si>
+  <si>
+    <t>LifeAfter 4875 Credits</t>
+  </si>
+  <si>
+    <t>pre32628840</t>
+  </si>
+  <si>
+    <t>LifeAfter 5768 Credits</t>
+  </si>
+  <si>
+    <t>pre32628841</t>
+  </si>
+  <si>
+    <t>LifeAfter 6588 Credits</t>
+  </si>
+  <si>
+    <t>pre32628842</t>
+  </si>
+  <si>
+    <t>LifeAfter 7768 Credits</t>
+  </si>
+  <si>
+    <t>pre32628876</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>Delta Force 18 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628877</t>
+  </si>
+  <si>
+    <t>Delta Force 30 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628878</t>
+  </si>
+  <si>
+    <t>Delta Force 60 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628879</t>
+  </si>
+  <si>
+    <t>Delta Force 300 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628880</t>
+  </si>
+  <si>
+    <t>Delta Force 420 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628881</t>
+  </si>
+  <si>
+    <t>Delta Force 680 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628882</t>
+  </si>
+  <si>
+    <t>Delta Force 1.280 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628885</t>
+  </si>
+  <si>
+    <t>Delta Force 6.480 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628886</t>
+  </si>
+  <si>
+    <t>Delta Force 12.960 Delta Coins</t>
+  </si>
+  <si>
+    <t>pre32628547</t>
+  </si>
+  <si>
+    <t>Pubg Royale Pass</t>
+  </si>
+  <si>
+    <t>pre32628548</t>
+  </si>
+  <si>
+    <t>Pubg Elite Pass Plus</t>
+  </si>
+  <si>
+    <t>pre32646516</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>pre32646517</t>
+  </si>
+  <si>
+    <t>Telkomsel 150.000</t>
+  </si>
+  <si>
+    <t>pre32627698</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre32632892</t>
+  </si>
+  <si>
+    <t>Honor of Kings</t>
+  </si>
+  <si>
+    <t>Honor of Kings 8 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632893</t>
+  </si>
+  <si>
+    <t>Honor of Kings 16 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632894</t>
+  </si>
+  <si>
+    <t>Honor of Kings 23 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632895</t>
+  </si>
+  <si>
+    <t>Honor of Kings 80 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632896</t>
+  </si>
+  <si>
+    <t>Honor of Kings 240 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632897</t>
+  </si>
+  <si>
+    <t>Honor of Kings 400 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632898</t>
+  </si>
+  <si>
+    <t>Honor of Kings 560 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632899</t>
+  </si>
+  <si>
+    <t>Honor of Kings 800 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632900</t>
+  </si>
+  <si>
+    <t>Honor of Kings 1.200 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632901</t>
+  </si>
+  <si>
+    <t>Honor of Kings 2.400 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632902</t>
+  </si>
+  <si>
+    <t>Honor of Kings 4.000 Tokens</t>
+  </si>
+  <si>
+    <t>pre32632903</t>
+  </si>
+  <si>
+    <t>Honor of Kings 8.000 Tokens</t>
+  </si>
+  <si>
+    <t>pre32646491</t>
+  </si>
+  <si>
+    <t>Telkomsel 2.000</t>
+  </si>
+  <si>
+    <t>pre32646492</t>
+  </si>
+  <si>
+    <t>Telkomsel 3.000</t>
+  </si>
+  <si>
+    <t>pre32646493</t>
+  </si>
+  <si>
+    <t>Telkomsel 4.000</t>
+  </si>
+  <si>
+    <t>pre32646511</t>
+  </si>
+  <si>
+    <t>Telkomsel 65.000</t>
+  </si>
+  <si>
+    <t>pre32646512</t>
+  </si>
+  <si>
+    <t>Telkomsel 75.000</t>
+  </si>
+  <si>
+    <t>pre32646513</t>
+  </si>
+  <si>
+    <t>Telkomsel 80.000</t>
+  </si>
+  <si>
+    <t>pre32646514</t>
+  </si>
+  <si>
+    <t>Telkomsel 85.000</t>
+  </si>
+  <si>
+    <t>pre32656303</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Bulanan</t>
+  </si>
+  <si>
+    <t>pre32656229</t>
+  </si>
+  <si>
+    <t>Free Fire Max 20 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656230</t>
+  </si>
+  <si>
+    <t>Free Fire Max 25 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647169</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 44 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656228</t>
+  </si>
+  <si>
+    <t>Free Fire Max 12 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647171</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 50+50 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647172</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 85 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647173</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 170 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647174</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 150+150 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647175</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 240 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647176</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 250+250 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647177</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 296 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647178</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 408 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647179</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 568 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647180</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 500+500 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647181</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 875 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647182</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 2.010 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32647183</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 4.830 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32649217</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Three 15.000</t>
+  </si>
+  <si>
+    <t>pre32656302</t>
+  </si>
+  <si>
+    <t>Free Fire Max Membership Mingguan</t>
+  </si>
+  <si>
+    <t>pre32656231</t>
+  </si>
+  <si>
+    <t>Free Fire Max 30 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656233</t>
+  </si>
+  <si>
+    <t>Free Fire Max 55 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656234</t>
+  </si>
+  <si>
+    <t>Free Fire Max 70 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656235</t>
+  </si>
+  <si>
+    <t>Free Fire Max 75 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656236</t>
+  </si>
+  <si>
+    <t>Free Fire Max 80 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656237</t>
+  </si>
+  <si>
+    <t>Free Fire Max 90 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656238</t>
+  </si>
+  <si>
+    <t>Free Fire Max 100 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656239</t>
+  </si>
+  <si>
+    <t>Free Fire Max 120 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656240</t>
+  </si>
+  <si>
+    <t>Free Fire Max 130 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656241</t>
+  </si>
+  <si>
+    <t>Free Fire Max 140 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656242</t>
+  </si>
+  <si>
+    <t>Free Fire Max 145 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656243</t>
+  </si>
+  <si>
+    <t>Free Fire Max 150 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656244</t>
+  </si>
+  <si>
+    <t>Free Fire Max 160 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656245</t>
+  </si>
+  <si>
+    <t>Free Fire Max 170 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656247</t>
+  </si>
+  <si>
+    <t>Free Fire Max 210 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656249</t>
+  </si>
+  <si>
+    <t>Free Fire Max 280 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656250</t>
+  </si>
+  <si>
+    <t>Free Fire Max 300 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656251</t>
+  </si>
+  <si>
+    <t>Free Fire Max 355 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656252</t>
+  </si>
+  <si>
+    <t>Free Fire Max 360 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656255</t>
+  </si>
+  <si>
+    <t>Free Fire Max 420 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656257</t>
+  </si>
+  <si>
+    <t>Free Fire Max 455 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656260</t>
+  </si>
+  <si>
+    <t>Free Fire Max 500 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656261</t>
+  </si>
+  <si>
+    <t>Free Fire Max 510 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656263</t>
+  </si>
+  <si>
+    <t>Free Fire Max 565 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656264</t>
+  </si>
+  <si>
+    <t>Free Fire Max 635 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656266</t>
+  </si>
+  <si>
+    <t>Free Fire Max 725 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656269</t>
+  </si>
+  <si>
+    <t>Free Fire Max 790 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656273</t>
+  </si>
+  <si>
+    <t>Free Fire Max 860 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656277</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.050 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656280</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.125 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656281</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.145 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656284</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.450 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656287</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.580 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656288</t>
+  </si>
+  <si>
+    <t>Free Fire Max 1.795 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656289</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.000 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656290</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.020 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656291</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.140 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656292</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.160 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656293</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.180 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656294</t>
+  </si>
+  <si>
+    <t>Free Fire Max 2.720 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656295</t>
+  </si>
+  <si>
+    <t>Free Fire Max 3.640 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656296</t>
+  </si>
+  <si>
+    <t>Free Fire Max 7.290 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656297</t>
+  </si>
+  <si>
+    <t>Free Fire Max 8.010 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656298</t>
+  </si>
+  <si>
+    <t>Free Fire Max 8.730 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656299</t>
+  </si>
+  <si>
+    <t>Free Fire Max 14.580 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656300</t>
+  </si>
+  <si>
+    <t>Free Fire Max 36.500 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32656301</t>
+  </si>
+  <si>
+    <t>Free Fire Max 73.100 Diamonds</t>
+  </si>
+  <si>
+    <t>pre32660377</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 5.000</t>
+  </si>
+  <si>
+    <t>pre32660378</t>
+  </si>
+  <si>
+    <t>PLN 10.000</t>
+  </si>
+  <si>
+    <t>pre32660379</t>
+  </si>
+  <si>
+    <t>PLN 15.000</t>
+  </si>
+  <si>
+    <t>pre32660380</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>pre32660381</t>
+  </si>
+  <si>
+    <t>PLN 25.000</t>
+  </si>
+  <si>
+    <t>pre32660382</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>pre32660383</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>pre32660384</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
+    <t>pre32649193</t>
+  </si>
+  <si>
+    <t>INDOSAT</t>
+  </si>
+  <si>
+    <t>Indosat 5.000</t>
+  </si>
+  <si>
+    <t>pre32649194</t>
+  </si>
+  <si>
+    <t>Indosat 10.000</t>
+  </si>
+  <si>
+    <t>pre32649196</t>
+  </si>
+  <si>
+    <t>Indosat 15.000</t>
+  </si>
+  <si>
+    <t>pre32649197</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>pre32649198</t>
+  </si>
+  <si>
+    <t>Indosat 25.000</t>
+  </si>
+  <si>
+    <t>pre32649200</t>
+  </si>
+  <si>
+    <t>Indosat 35.000</t>
+  </si>
+  <si>
+    <t>pre32649201</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>pre32649203</t>
+  </si>
+  <si>
+    <t>Indosat 60.000</t>
+  </si>
+  <si>
+    <t>pre32649213</t>
+  </si>
+  <si>
+    <t>Three 5.000</t>
+  </si>
+  <si>
+    <t>pre32649215</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>pre32649218</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>pre32649219</t>
+  </si>
+  <si>
+    <t>Three 25.000</t>
+  </si>
+  <si>
+    <t>pre32649230</t>
+  </si>
+  <si>
+    <t>Three 50.000</t>
+  </si>
+  <si>
+    <t>pre32660397</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren 2.000</t>
+  </si>
+  <si>
+    <t>pre32660398</t>
+  </si>
+  <si>
+    <t>Smartfren 3.000</t>
+  </si>
+  <si>
+    <t>pre32660399</t>
+  </si>
+  <si>
+    <t>Smartfren 4.000</t>
+  </si>
+  <si>
+    <t>pre32660400</t>
+  </si>
+  <si>
+    <t>Smartfren 5.000</t>
+  </si>
+  <si>
+    <t>pre32660401</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>pre32660402</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>pre32660403</t>
+  </si>
+  <si>
+    <t>Smartfren 50.000</t>
+  </si>
+  <si>
+    <t>pre32660404</t>
+  </si>
+  <si>
+    <t>Smartfren 100.000</t>
+  </si>
+  <si>
+    <t>pre32660405</t>
+  </si>
+  <si>
+    <t>Smartfren 150.000</t>
+  </si>
+  <si>
+    <t>pre32660406</t>
+  </si>
+  <si>
+    <t>Smartfren 25.000</t>
+  </si>
+  <si>
+    <t>pre32660407</t>
+  </si>
+  <si>
+    <t>Smartfren 20.000</t>
+  </si>
+  <si>
+    <t>pre32649270</t>
+  </si>
+  <si>
+    <t>Axis 5.000</t>
+  </si>
+  <si>
+    <t>pre32649271</t>
+  </si>
+  <si>
+    <t>Axis 25.000</t>
+  </si>
+  <si>
+    <t>pre32649272</t>
+  </si>
+  <si>
+    <t>Axis 50.000</t>
+  </si>
+  <si>
+    <t>pre32649273</t>
+  </si>
+  <si>
+    <t>Axis 100.000</t>
+  </si>
+  <si>
+    <t>pre32728917</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t>Dana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -386,85 +3158,13077 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I449"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="H449" sqref="H449"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="1">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="2">
+        <v>517346</v>
+      </c>
+      <c r="F2" s="2">
+        <v>512556</v>
+      </c>
+      <c r="G2" s="2">
+        <v>507765</v>
+      </c>
+      <c r="H2" s="2">
+        <v>502975</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="1">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="2">
+        <v>514970</v>
+      </c>
+      <c r="F3" s="2">
+        <v>510202</v>
+      </c>
+      <c r="G3" s="2">
+        <v>505433</v>
+      </c>
+      <c r="H3" s="2">
+        <v>500665</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="1">
+        <v>3</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="2">
+        <v>432123</v>
+      </c>
+      <c r="F4" s="2">
+        <v>428122</v>
+      </c>
+      <c r="G4" s="2">
+        <v>424121</v>
+      </c>
+      <c r="H4" s="2">
+        <v>420120</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="1">
+        <v>4</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2">
+        <v>427976</v>
+      </c>
+      <c r="F5" s="2">
+        <v>424013</v>
+      </c>
+      <c r="G5" s="2">
+        <v>420050</v>
+      </c>
+      <c r="H5" s="2">
+        <v>416088</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="1">
+        <v>5</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2">
+        <v>431929</v>
+      </c>
+      <c r="F6" s="2">
+        <v>427929</v>
+      </c>
+      <c r="G6" s="2">
+        <v>423930</v>
+      </c>
+      <c r="H6" s="2">
+        <v>419931</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="1">
+        <v>6</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="2">
+        <v>426280</v>
+      </c>
+      <c r="F7" s="2">
+        <v>422333</v>
+      </c>
+      <c r="G7" s="2">
+        <v>418386</v>
+      </c>
+      <c r="H7" s="2">
+        <v>414439</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="1">
+        <v>7</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2">
+        <v>409216</v>
+      </c>
+      <c r="F8" s="2">
+        <v>405427</v>
+      </c>
+      <c r="G8" s="2">
+        <v>401638</v>
+      </c>
+      <c r="H8" s="2">
+        <v>397849</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="1">
+        <v>8</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="2">
+        <v>367053</v>
+      </c>
+      <c r="F9" s="2">
+        <v>363654</v>
+      </c>
+      <c r="G9" s="2">
+        <v>360256</v>
+      </c>
+      <c r="H9" s="2">
+        <v>356857</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="1">
+        <v>9</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="2">
+        <v>367183</v>
+      </c>
+      <c r="F10" s="2">
+        <v>363783</v>
+      </c>
+      <c r="G10" s="2">
+        <v>360383</v>
+      </c>
+      <c r="H10" s="2">
+        <v>356983</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="1">
+        <v>10</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="2">
+        <v>352819</v>
+      </c>
+      <c r="F11" s="2">
+        <v>349552</v>
+      </c>
+      <c r="G11" s="2">
+        <v>346285</v>
+      </c>
+      <c r="H11" s="2">
+        <v>343018</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="1">
+        <v>11</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="2">
+        <v>348682</v>
+      </c>
+      <c r="F12" s="2">
+        <v>345454</v>
+      </c>
+      <c r="G12" s="2">
+        <v>342225</v>
+      </c>
+      <c r="H12" s="2">
+        <v>338997</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1">
+        <v>12</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="2">
+        <v>351260</v>
+      </c>
+      <c r="F13" s="2">
+        <v>348008</v>
+      </c>
+      <c r="G13" s="2">
+        <v>344755</v>
+      </c>
+      <c r="H13" s="2">
+        <v>341503</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1">
+        <v>13</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="2">
+        <v>341049</v>
+      </c>
+      <c r="F14" s="2">
+        <v>337891</v>
+      </c>
+      <c r="G14" s="2">
+        <v>334733</v>
+      </c>
+      <c r="H14" s="2">
+        <v>331575</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1">
+        <v>14</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="2">
+        <v>339135</v>
+      </c>
+      <c r="F15" s="2">
+        <v>335995</v>
+      </c>
+      <c r="G15" s="2">
+        <v>332855</v>
+      </c>
+      <c r="H15" s="2">
+        <v>329715</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1">
+        <v>15</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="2">
+        <v>312967</v>
+      </c>
+      <c r="F16" s="2">
+        <v>310069</v>
+      </c>
+      <c r="G16" s="2">
+        <v>307171</v>
+      </c>
+      <c r="H16" s="2">
+        <v>304273</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="1">
+        <v>16</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="2">
+        <v>311314</v>
+      </c>
+      <c r="F17" s="2">
+        <v>308432</v>
+      </c>
+      <c r="G17" s="2">
+        <v>305549</v>
+      </c>
+      <c r="H17" s="2">
+        <v>302667</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="1">
+        <v>17</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="2">
+        <v>286518</v>
+      </c>
+      <c r="F18" s="2">
+        <v>283865</v>
+      </c>
+      <c r="G18" s="2">
+        <v>281212</v>
+      </c>
+      <c r="H18" s="2">
+        <v>278559</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="1">
+        <v>18</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" s="2">
+        <v>284865</v>
+      </c>
+      <c r="F19" s="2">
+        <v>282227</v>
+      </c>
+      <c r="G19" s="2">
+        <v>279590</v>
+      </c>
+      <c r="H19" s="2">
+        <v>276952</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="1">
+        <v>19</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="2">
+        <v>257739</v>
+      </c>
+      <c r="F20" s="2">
+        <v>255352</v>
+      </c>
+      <c r="G20" s="2">
+        <v>252966</v>
+      </c>
+      <c r="H20" s="2">
+        <v>250579</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="1">
+        <v>20</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="2">
+        <v>228235</v>
+      </c>
+      <c r="F21" s="2">
+        <v>226122</v>
+      </c>
+      <c r="G21" s="2">
+        <v>224009</v>
+      </c>
+      <c r="H21" s="2">
+        <v>221895</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="1">
+        <v>21</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="2">
+        <v>216561</v>
+      </c>
+      <c r="F22" s="2">
+        <v>214555</v>
+      </c>
+      <c r="G22" s="2">
+        <v>212550</v>
+      </c>
+      <c r="H22" s="2">
+        <v>210545</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="1">
+        <v>22</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="2">
+        <v>215657</v>
+      </c>
+      <c r="F23" s="2">
+        <v>213660</v>
+      </c>
+      <c r="G23" s="2">
+        <v>211663</v>
+      </c>
+      <c r="H23" s="2">
+        <v>209666</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="1">
+        <v>23</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="2">
+        <v>214881</v>
+      </c>
+      <c r="F24" s="2">
+        <v>212891</v>
+      </c>
+      <c r="G24" s="2">
+        <v>210902</v>
+      </c>
+      <c r="H24" s="2">
+        <v>208912</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="1">
+        <v>24</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="2">
+        <v>180246</v>
+      </c>
+      <c r="F25" s="2">
+        <v>178577</v>
+      </c>
+      <c r="G25" s="2">
+        <v>176908</v>
+      </c>
+      <c r="H25" s="2">
+        <v>175239</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="1">
+        <v>25</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="2">
+        <v>167558</v>
+      </c>
+      <c r="F26" s="2">
+        <v>166006</v>
+      </c>
+      <c r="G26" s="2">
+        <v>164455</v>
+      </c>
+      <c r="H26" s="2">
+        <v>162903</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="1">
+        <v>26</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" s="2">
+        <v>167895</v>
+      </c>
+      <c r="F27" s="2">
+        <v>166340</v>
+      </c>
+      <c r="G27" s="2">
+        <v>164785</v>
+      </c>
+      <c r="H27" s="2">
+        <v>163231</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="1">
+        <v>27</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" s="2">
+        <v>160725</v>
+      </c>
+      <c r="F28" s="2">
+        <v>159236</v>
+      </c>
+      <c r="G28" s="2">
+        <v>157748</v>
+      </c>
+      <c r="H28" s="2">
+        <v>156260</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="1">
+        <v>28</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E29" s="2">
+        <v>156939</v>
+      </c>
+      <c r="F29" s="2">
+        <v>155486</v>
+      </c>
+      <c r="G29" s="2">
+        <v>154033</v>
+      </c>
+      <c r="H29" s="2">
+        <v>152580</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="1">
+        <v>29</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E30" s="2">
+        <v>156896</v>
+      </c>
+      <c r="F30" s="2">
+        <v>155443</v>
+      </c>
+      <c r="G30" s="2">
+        <v>153990</v>
+      </c>
+      <c r="H30" s="2">
+        <v>152538</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="1">
+        <v>30</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E31" s="2">
+        <v>138687</v>
+      </c>
+      <c r="F31" s="2">
+        <v>137403</v>
+      </c>
+      <c r="G31" s="2">
+        <v>136119</v>
+      </c>
+      <c r="H31" s="2">
+        <v>134835</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="1">
+        <v>31</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" s="2">
+        <v>131224</v>
+      </c>
+      <c r="F32" s="2">
+        <v>130009</v>
+      </c>
+      <c r="G32" s="2">
+        <v>128794</v>
+      </c>
+      <c r="H32" s="2">
+        <v>127579</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="1">
+        <v>32</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="2">
+        <v>130695</v>
+      </c>
+      <c r="F33" s="2">
+        <v>129485</v>
+      </c>
+      <c r="G33" s="2">
+        <v>128275</v>
+      </c>
+      <c r="H33" s="2">
+        <v>127065</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="1">
+        <v>33</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E34" s="2">
+        <v>124377</v>
+      </c>
+      <c r="F34" s="2">
+        <v>123225</v>
+      </c>
+      <c r="G34" s="2">
+        <v>122074</v>
+      </c>
+      <c r="H34" s="2">
+        <v>120922</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="1">
+        <v>34</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" s="2">
+        <v>116202</v>
+      </c>
+      <c r="F35" s="2">
+        <v>115126</v>
+      </c>
+      <c r="G35" s="2">
+        <v>114050</v>
+      </c>
+      <c r="H35" s="2">
+        <v>112974</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="1">
+        <v>35</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E36" s="2">
+        <v>115402</v>
+      </c>
+      <c r="F36" s="2">
+        <v>114334</v>
+      </c>
+      <c r="G36" s="2">
+        <v>113265</v>
+      </c>
+      <c r="H36" s="2">
+        <v>112197</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="1">
+        <v>36</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" s="2">
+        <v>108166</v>
+      </c>
+      <c r="F37" s="2">
+        <v>107165</v>
+      </c>
+      <c r="G37" s="2">
+        <v>106163</v>
+      </c>
+      <c r="H37" s="2">
+        <v>105162</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="1">
+        <v>37</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" s="2">
+        <v>105142</v>
+      </c>
+      <c r="F38" s="2">
+        <v>104169</v>
+      </c>
+      <c r="G38" s="2">
+        <v>103195</v>
+      </c>
+      <c r="H38" s="2">
+        <v>102222</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="1">
+        <v>38</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E39" s="2">
+        <v>103490</v>
+      </c>
+      <c r="F39" s="2">
+        <v>102532</v>
+      </c>
+      <c r="G39" s="2">
+        <v>101573</v>
+      </c>
+      <c r="H39" s="2">
+        <v>100615</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="1">
+        <v>39</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E40" s="2">
+        <v>91675</v>
+      </c>
+      <c r="F40" s="2">
+        <v>90826</v>
+      </c>
+      <c r="G40" s="2">
+        <v>89977</v>
+      </c>
+      <c r="H40" s="2">
+        <v>89128</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="1">
+        <v>40</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E41" s="2">
+        <v>89806</v>
+      </c>
+      <c r="F41" s="2">
+        <v>88975</v>
+      </c>
+      <c r="G41" s="2">
+        <v>88143</v>
+      </c>
+      <c r="H41" s="2">
+        <v>87312</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="1">
+        <v>41</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" s="2">
+        <v>87133</v>
+      </c>
+      <c r="F42" s="2">
+        <v>86327</v>
+      </c>
+      <c r="G42" s="2">
+        <v>85520</v>
+      </c>
+      <c r="H42" s="2">
+        <v>84713</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="1">
+        <v>42</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E43" s="2">
+        <v>85967</v>
+      </c>
+      <c r="F43" s="2">
+        <v>85171</v>
+      </c>
+      <c r="G43" s="2">
+        <v>84375</v>
+      </c>
+      <c r="H43" s="2">
+        <v>83579</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="1">
+        <v>43</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E44" s="2">
+        <v>83506</v>
+      </c>
+      <c r="F44" s="2">
+        <v>82732</v>
+      </c>
+      <c r="G44" s="2">
+        <v>81959</v>
+      </c>
+      <c r="H44" s="2">
+        <v>81186</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="1">
+        <v>44</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" s="2">
+        <v>79152</v>
+      </c>
+      <c r="F45" s="2">
+        <v>78419</v>
+      </c>
+      <c r="G45" s="2">
+        <v>77686</v>
+      </c>
+      <c r="H45" s="2">
+        <v>76953</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="1">
+        <v>45</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E46" s="2">
+        <v>73009</v>
+      </c>
+      <c r="F46" s="2">
+        <v>72333</v>
+      </c>
+      <c r="G46" s="2">
+        <v>71657</v>
+      </c>
+      <c r="H46" s="2">
+        <v>70981</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="1">
+        <v>46</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E47" s="2">
+        <v>71847</v>
+      </c>
+      <c r="F47" s="2">
+        <v>71182</v>
+      </c>
+      <c r="G47" s="2">
+        <v>70517</v>
+      </c>
+      <c r="H47" s="2">
+        <v>69851</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="1">
+        <v>47</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E48" s="2">
+        <v>70196</v>
+      </c>
+      <c r="F48" s="2">
+        <v>69546</v>
+      </c>
+      <c r="G48" s="2">
+        <v>68896</v>
+      </c>
+      <c r="H48" s="2">
+        <v>68246</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="1">
+        <v>48</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49" s="2">
+        <v>67785</v>
+      </c>
+      <c r="F49" s="2">
+        <v>67157</v>
+      </c>
+      <c r="G49" s="2">
+        <v>66530</v>
+      </c>
+      <c r="H49" s="2">
+        <v>65902</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="1">
+        <v>49</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E50" s="2">
+        <v>51975</v>
+      </c>
+      <c r="F50" s="2">
+        <v>51494</v>
+      </c>
+      <c r="G50" s="2">
+        <v>51013</v>
+      </c>
+      <c r="H50" s="2">
+        <v>50531</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="1">
+        <v>50</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E51" s="2">
+        <v>50541</v>
+      </c>
+      <c r="F51" s="2">
+        <v>50073</v>
+      </c>
+      <c r="G51" s="2">
+        <v>49605</v>
+      </c>
+      <c r="H51" s="2">
+        <v>49137</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="1">
+        <v>51</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" s="2">
+        <v>44367</v>
+      </c>
+      <c r="F52" s="2">
+        <v>43957</v>
+      </c>
+      <c r="G52" s="2">
+        <v>43546</v>
+      </c>
+      <c r="H52" s="2">
+        <v>43135</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="1">
+        <v>52</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E53" s="2">
+        <v>39020</v>
+      </c>
+      <c r="F53" s="2">
+        <v>38659</v>
+      </c>
+      <c r="G53" s="2">
+        <v>38298</v>
+      </c>
+      <c r="H53" s="2">
+        <v>37937</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="1">
+        <v>53</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E54" s="2">
+        <v>35110</v>
+      </c>
+      <c r="F54" s="2">
+        <v>34785</v>
+      </c>
+      <c r="G54" s="2">
+        <v>34460</v>
+      </c>
+      <c r="H54" s="2">
+        <v>34134</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="1">
+        <v>54</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E55" s="2">
+        <v>30255</v>
+      </c>
+      <c r="F55" s="2">
+        <v>29975</v>
+      </c>
+      <c r="G55" s="2">
+        <v>29695</v>
+      </c>
+      <c r="H55" s="2">
+        <v>29415</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="1">
+        <v>55</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E56" s="2">
+        <v>26189</v>
+      </c>
+      <c r="F56" s="2">
+        <v>25946</v>
+      </c>
+      <c r="G56" s="2">
+        <v>25704</v>
+      </c>
+      <c r="H56" s="2">
+        <v>25461</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="1">
+        <v>56</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E57" s="2">
+        <v>22166</v>
+      </c>
+      <c r="F57" s="2">
+        <v>21961</v>
+      </c>
+      <c r="G57" s="2">
+        <v>21755</v>
+      </c>
+      <c r="H57" s="2">
+        <v>21550</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="1">
+        <v>57</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E58" s="2">
+        <v>18148</v>
+      </c>
+      <c r="F58" s="2">
+        <v>17980</v>
+      </c>
+      <c r="G58" s="2">
+        <v>17812</v>
+      </c>
+      <c r="H58" s="2">
+        <v>17644</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="1">
+        <v>58</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E59" s="2">
+        <v>16581</v>
+      </c>
+      <c r="F59" s="2">
+        <v>16428</v>
+      </c>
+      <c r="G59" s="2">
+        <v>16274</v>
+      </c>
+      <c r="H59" s="2">
+        <v>16121</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="1">
+        <v>59</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E60" s="2">
+        <v>16761</v>
+      </c>
+      <c r="F60" s="2">
+        <v>16605</v>
+      </c>
+      <c r="G60" s="2">
+        <v>16450</v>
+      </c>
+      <c r="H60" s="2">
+        <v>16295</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="1">
+        <v>60</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E61" s="2">
+        <v>17312</v>
+      </c>
+      <c r="F61" s="2">
+        <v>17152</v>
+      </c>
+      <c r="G61" s="2">
+        <v>16992</v>
+      </c>
+      <c r="H61" s="2">
+        <v>16832</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="1">
+        <v>61</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E62" s="2">
+        <v>14841</v>
+      </c>
+      <c r="F62" s="2">
+        <v>14704</v>
+      </c>
+      <c r="G62" s="2">
+        <v>14567</v>
+      </c>
+      <c r="H62" s="2">
+        <v>14429</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="1">
+        <v>62</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E63" s="2">
+        <v>12100</v>
+      </c>
+      <c r="F63" s="2">
+        <v>11988</v>
+      </c>
+      <c r="G63" s="2">
+        <v>11876</v>
+      </c>
+      <c r="H63" s="2">
+        <v>11764</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="1">
+        <v>63</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E64" s="2">
+        <v>10622</v>
+      </c>
+      <c r="F64" s="2">
+        <v>10523</v>
+      </c>
+      <c r="G64" s="2">
+        <v>10425</v>
+      </c>
+      <c r="H64" s="2">
+        <v>10327</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="1">
+        <v>64</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E65" s="2">
+        <v>9854</v>
+      </c>
+      <c r="F65" s="2">
+        <v>9763</v>
+      </c>
+      <c r="G65" s="2">
+        <v>9671</v>
+      </c>
+      <c r="H65" s="2">
+        <v>9580</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="1">
+        <v>65</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E66" s="2">
+        <v>5720</v>
+      </c>
+      <c r="F66" s="2">
+        <v>5667</v>
+      </c>
+      <c r="G66" s="2">
+        <v>5614</v>
+      </c>
+      <c r="H66" s="2">
+        <v>5561</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="1">
+        <v>66</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E67" s="2">
+        <v>4007</v>
+      </c>
+      <c r="F67" s="2">
+        <v>3970</v>
+      </c>
+      <c r="G67" s="2">
+        <v>3933</v>
+      </c>
+      <c r="H67" s="2">
+        <v>3896</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="1">
+        <v>67</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E68" s="2">
+        <v>3375</v>
+      </c>
+      <c r="F68" s="2">
+        <v>3344</v>
+      </c>
+      <c r="G68" s="2">
+        <v>3313</v>
+      </c>
+      <c r="H68" s="2">
+        <v>3281</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="1">
+        <v>68</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="E69" s="2">
+        <v>238167</v>
+      </c>
+      <c r="F69" s="2">
+        <v>235962</v>
+      </c>
+      <c r="G69" s="2">
+        <v>233757</v>
+      </c>
+      <c r="H69" s="2">
+        <v>231551</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="1">
+        <v>69</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E70" s="2">
+        <v>87134</v>
+      </c>
+      <c r="F70" s="2">
+        <v>86328</v>
+      </c>
+      <c r="G70" s="2">
+        <v>85521</v>
+      </c>
+      <c r="H70" s="2">
+        <v>84714</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="1">
+        <v>70</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E71" s="2">
+        <v>152096</v>
+      </c>
+      <c r="F71" s="2">
+        <v>150688</v>
+      </c>
+      <c r="G71" s="2">
+        <v>149280</v>
+      </c>
+      <c r="H71" s="2">
+        <v>147872</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="1">
+        <v>71</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E72" s="2">
+        <v>25914</v>
+      </c>
+      <c r="F72" s="2">
+        <v>25674</v>
+      </c>
+      <c r="G72" s="2">
+        <v>25434</v>
+      </c>
+      <c r="H72" s="2">
+        <v>25194</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="1">
+        <v>72</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E73" s="2">
+        <v>342030</v>
+      </c>
+      <c r="F73" s="2">
+        <v>338863</v>
+      </c>
+      <c r="G73" s="2">
+        <v>335696</v>
+      </c>
+      <c r="H73" s="2">
+        <v>332529</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="1">
+        <v>73</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E74" s="2">
+        <v>291248</v>
+      </c>
+      <c r="F74" s="2">
+        <v>288551</v>
+      </c>
+      <c r="G74" s="2">
+        <v>285854</v>
+      </c>
+      <c r="H74" s="2">
+        <v>283158</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="1">
+        <v>74</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E75" s="2">
+        <v>568204</v>
+      </c>
+      <c r="F75" s="2">
+        <v>562943</v>
+      </c>
+      <c r="G75" s="2">
+        <v>557682</v>
+      </c>
+      <c r="H75" s="2">
+        <v>552421</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="1">
+        <v>75</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" s="2">
+        <v>509723</v>
+      </c>
+      <c r="F76" s="2">
+        <v>505004</v>
+      </c>
+      <c r="G76" s="2">
+        <v>500284</v>
+      </c>
+      <c r="H76" s="2">
+        <v>495564</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="1">
+        <v>76</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E77" s="2">
+        <v>626398</v>
+      </c>
+      <c r="F77" s="2">
+        <v>620598</v>
+      </c>
+      <c r="G77" s="2">
+        <v>614798</v>
+      </c>
+      <c r="H77" s="2">
+        <v>608998</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="1">
+        <v>77</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E78" s="2">
+        <v>682505</v>
+      </c>
+      <c r="F78" s="2">
+        <v>676185</v>
+      </c>
+      <c r="G78" s="2">
+        <v>669866</v>
+      </c>
+      <c r="H78" s="2">
+        <v>663546</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="1">
+        <v>78</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E79" s="2">
+        <v>1000187</v>
+      </c>
+      <c r="F79" s="2">
+        <v>990926</v>
+      </c>
+      <c r="G79" s="2">
+        <v>981665</v>
+      </c>
+      <c r="H79" s="2">
+        <v>972404</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="1">
+        <v>79</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E80" s="2">
+        <v>1073589</v>
+      </c>
+      <c r="F80" s="2">
+        <v>1063648</v>
+      </c>
+      <c r="G80" s="2">
+        <v>1053708</v>
+      </c>
+      <c r="H80" s="2">
+        <v>1043767</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="1">
+        <v>80</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E81" s="2">
+        <v>1306961</v>
+      </c>
+      <c r="F81" s="2">
+        <v>1294859</v>
+      </c>
+      <c r="G81" s="2">
+        <v>1282758</v>
+      </c>
+      <c r="H81" s="2">
+        <v>1270656</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="1">
+        <v>81</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E82" s="2">
+        <v>1354800</v>
+      </c>
+      <c r="F82" s="2">
+        <v>1342255</v>
+      </c>
+      <c r="G82" s="2">
+        <v>1329711</v>
+      </c>
+      <c r="H82" s="2">
+        <v>1317166</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="1">
+        <v>82</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E83" s="2">
+        <v>1524100</v>
+      </c>
+      <c r="F83" s="2">
+        <v>1509988</v>
+      </c>
+      <c r="G83" s="2">
+        <v>1495876</v>
+      </c>
+      <c r="H83" s="2">
+        <v>1481764</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="1">
+        <v>83</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E84" s="2">
+        <v>1782750</v>
+      </c>
+      <c r="F84" s="2">
+        <v>1766243</v>
+      </c>
+      <c r="G84" s="2">
+        <v>1749736</v>
+      </c>
+      <c r="H84" s="2">
+        <v>1733229</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="1">
+        <v>84</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E85" s="2">
+        <v>2040335</v>
+      </c>
+      <c r="F85" s="2">
+        <v>2021443</v>
+      </c>
+      <c r="G85" s="2">
+        <v>2002551</v>
+      </c>
+      <c r="H85" s="2">
+        <v>1983659</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="1">
+        <v>85</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E86" s="2">
+        <v>1687526</v>
+      </c>
+      <c r="F86" s="2">
+        <v>1671901</v>
+      </c>
+      <c r="G86" s="2">
+        <v>1656275</v>
+      </c>
+      <c r="H86" s="2">
+        <v>1640650</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="1">
+        <v>86</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E87" s="2">
+        <v>757700</v>
+      </c>
+      <c r="F87" s="2">
+        <v>750684</v>
+      </c>
+      <c r="G87" s="2">
+        <v>743668</v>
+      </c>
+      <c r="H87" s="2">
+        <v>736653</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="1">
+        <v>87</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E88" s="2">
+        <v>738795</v>
+      </c>
+      <c r="F88" s="2">
+        <v>731954</v>
+      </c>
+      <c r="G88" s="2">
+        <v>725113</v>
+      </c>
+      <c r="H88" s="2">
+        <v>718272</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="1">
+        <v>88</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E89" s="2">
+        <v>1499</v>
+      </c>
+      <c r="F89" s="2">
+        <v>1485</v>
+      </c>
+      <c r="G89" s="2">
+        <v>1471</v>
+      </c>
+      <c r="H89" s="2">
+        <v>1458</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="1">
+        <v>89</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E90" s="2">
+        <v>8640</v>
+      </c>
+      <c r="F90" s="2">
+        <v>8560</v>
+      </c>
+      <c r="G90" s="2">
+        <v>8480</v>
+      </c>
+      <c r="H90" s="2">
+        <v>8400</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="1">
+        <v>90</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E91" s="2">
+        <v>12162</v>
+      </c>
+      <c r="F91" s="2">
+        <v>12049</v>
+      </c>
+      <c r="G91" s="2">
+        <v>11937</v>
+      </c>
+      <c r="H91" s="2">
+        <v>11824</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="1">
+        <v>91</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E92" s="2">
+        <v>12960</v>
+      </c>
+      <c r="F92" s="2">
+        <v>12840</v>
+      </c>
+      <c r="G92" s="2">
+        <v>12720</v>
+      </c>
+      <c r="H92" s="2">
+        <v>12600</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="1">
+        <v>92</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E93" s="2">
+        <v>19440</v>
+      </c>
+      <c r="F93" s="2">
+        <v>19260</v>
+      </c>
+      <c r="G93" s="2">
+        <v>19080</v>
+      </c>
+      <c r="H93" s="2">
+        <v>18900</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="1">
+        <v>93</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E94" s="2">
+        <v>17280</v>
+      </c>
+      <c r="F94" s="2">
+        <v>17120</v>
+      </c>
+      <c r="G94" s="2">
+        <v>16960</v>
+      </c>
+      <c r="H94" s="2">
+        <v>16800</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="1">
+        <v>94</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E95" s="2">
+        <v>7565</v>
+      </c>
+      <c r="F95" s="2">
+        <v>7495</v>
+      </c>
+      <c r="G95" s="2">
+        <v>7425</v>
+      </c>
+      <c r="H95" s="2">
+        <v>7355</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="1">
+        <v>95</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E96" s="2">
+        <v>1698</v>
+      </c>
+      <c r="F96" s="2">
+        <v>1682</v>
+      </c>
+      <c r="G96" s="2">
+        <v>1666</v>
+      </c>
+      <c r="H96" s="2">
+        <v>1651</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="1">
+        <v>96</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E97" s="2">
+        <v>810</v>
+      </c>
+      <c r="F97" s="2">
+        <v>803</v>
+      </c>
+      <c r="G97" s="2">
+        <v>795</v>
+      </c>
+      <c r="H97" s="2">
+        <v>788</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="1">
+        <v>97</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E98" s="2">
+        <v>14040</v>
+      </c>
+      <c r="F98" s="2">
+        <v>13910</v>
+      </c>
+      <c r="G98" s="2">
+        <v>13780</v>
+      </c>
+      <c r="H98" s="2">
+        <v>13650</v>
+      </c>
+      <c r="I98" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="1">
+        <v>98</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E99" s="2">
+        <v>11880</v>
+      </c>
+      <c r="F99" s="2">
+        <v>11770</v>
+      </c>
+      <c r="G99" s="2">
+        <v>11660</v>
+      </c>
+      <c r="H99" s="2">
+        <v>11550</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="1">
+        <v>99</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E100" s="2">
+        <v>9299</v>
+      </c>
+      <c r="F100" s="2">
+        <v>9213</v>
+      </c>
+      <c r="G100" s="2">
+        <v>9127</v>
+      </c>
+      <c r="H100" s="2">
+        <v>9041</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="1">
+        <v>100</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E101" s="2">
+        <v>10800</v>
+      </c>
+      <c r="F101" s="2">
+        <v>10700</v>
+      </c>
+      <c r="G101" s="2">
+        <v>10600</v>
+      </c>
+      <c r="H101" s="2">
+        <v>10500</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="1">
+        <v>101</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E102" s="2">
+        <v>7020</v>
+      </c>
+      <c r="F102" s="2">
+        <v>6955</v>
+      </c>
+      <c r="G102" s="2">
+        <v>6890</v>
+      </c>
+      <c r="H102" s="2">
+        <v>6825</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="1">
+        <v>102</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E103" s="2">
+        <v>5400</v>
+      </c>
+      <c r="F103" s="2">
+        <v>5350</v>
+      </c>
+      <c r="G103" s="2">
+        <v>5300</v>
+      </c>
+      <c r="H103" s="2">
+        <v>5250</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="1">
+        <v>103</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E104" s="2">
+        <v>6480</v>
+      </c>
+      <c r="F104" s="2">
+        <v>6420</v>
+      </c>
+      <c r="G104" s="2">
+        <v>6360</v>
+      </c>
+      <c r="H104" s="2">
+        <v>6300</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="1">
+        <v>104</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E105" s="2">
+        <v>4930</v>
+      </c>
+      <c r="F105" s="2">
+        <v>4885</v>
+      </c>
+      <c r="G105" s="2">
+        <v>4839</v>
+      </c>
+      <c r="H105" s="2">
+        <v>4793</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="1">
+        <v>105</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E106" s="2">
+        <v>4109</v>
+      </c>
+      <c r="F106" s="2">
+        <v>4071</v>
+      </c>
+      <c r="G106" s="2">
+        <v>4033</v>
+      </c>
+      <c r="H106" s="2">
+        <v>3995</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="1">
+        <v>106</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E107" s="2">
+        <v>3666</v>
+      </c>
+      <c r="F107" s="2">
+        <v>3632</v>
+      </c>
+      <c r="G107" s="2">
+        <v>3598</v>
+      </c>
+      <c r="H107" s="2">
+        <v>3564</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="1">
+        <v>107</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="E108" s="2">
+        <v>1744</v>
+      </c>
+      <c r="F108" s="2">
+        <v>1728</v>
+      </c>
+      <c r="G108" s="2">
+        <v>1712</v>
+      </c>
+      <c r="H108" s="2">
+        <v>1696</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="1">
+        <v>108</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E109" s="2">
+        <v>27513</v>
+      </c>
+      <c r="F109" s="2">
+        <v>27258</v>
+      </c>
+      <c r="G109" s="2">
+        <v>27004</v>
+      </c>
+      <c r="H109" s="2">
+        <v>26749</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="1">
+        <v>109</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E110" s="2">
+        <v>82485</v>
+      </c>
+      <c r="F110" s="2">
+        <v>81721</v>
+      </c>
+      <c r="G110" s="2">
+        <v>80958</v>
+      </c>
+      <c r="H110" s="2">
+        <v>80194</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="1">
+        <v>110</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E111" s="2">
+        <v>23760</v>
+      </c>
+      <c r="F111" s="2">
+        <v>23540</v>
+      </c>
+      <c r="G111" s="2">
+        <v>23320</v>
+      </c>
+      <c r="H111" s="2">
+        <v>23100</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="1">
+        <v>111</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E112" s="2">
+        <v>76890</v>
+      </c>
+      <c r="F112" s="2">
+        <v>76178</v>
+      </c>
+      <c r="G112" s="2">
+        <v>75466</v>
+      </c>
+      <c r="H112" s="2">
+        <v>74754</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="1">
+        <v>112</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E113" s="2">
+        <v>85020</v>
+      </c>
+      <c r="F113" s="2">
+        <v>84233</v>
+      </c>
+      <c r="G113" s="2">
+        <v>83445</v>
+      </c>
+      <c r="H113" s="2">
+        <v>82658</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="1">
+        <v>113</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E114" s="2">
+        <v>82107</v>
+      </c>
+      <c r="F114" s="2">
+        <v>81347</v>
+      </c>
+      <c r="G114" s="2">
+        <v>80587</v>
+      </c>
+      <c r="H114" s="2">
+        <v>79826</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="1">
+        <v>114</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E115" s="2">
+        <v>90207</v>
+      </c>
+      <c r="F115" s="2">
+        <v>89372</v>
+      </c>
+      <c r="G115" s="2">
+        <v>88537</v>
+      </c>
+      <c r="H115" s="2">
+        <v>87701</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="1">
+        <v>115</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E116" s="2">
+        <v>104106</v>
+      </c>
+      <c r="F116" s="2">
+        <v>103142</v>
+      </c>
+      <c r="G116" s="2">
+        <v>102178</v>
+      </c>
+      <c r="H116" s="2">
+        <v>101214</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="1">
+        <v>116</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E117" s="2">
+        <v>175740</v>
+      </c>
+      <c r="F117" s="2">
+        <v>174113</v>
+      </c>
+      <c r="G117" s="2">
+        <v>172485</v>
+      </c>
+      <c r="H117" s="2">
+        <v>170858</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="1">
+        <v>117</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E118" s="2">
+        <v>146019</v>
+      </c>
+      <c r="F118" s="2">
+        <v>144667</v>
+      </c>
+      <c r="G118" s="2">
+        <v>143315</v>
+      </c>
+      <c r="H118" s="2">
+        <v>141963</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="1">
+        <v>118</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="E119" s="2">
+        <v>233077</v>
+      </c>
+      <c r="F119" s="2">
+        <v>230919</v>
+      </c>
+      <c r="G119" s="2">
+        <v>228761</v>
+      </c>
+      <c r="H119" s="2">
+        <v>226603</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="1">
+        <v>119</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E120" s="2">
+        <v>187556</v>
+      </c>
+      <c r="F120" s="2">
+        <v>185819</v>
+      </c>
+      <c r="G120" s="2">
+        <v>184083</v>
+      </c>
+      <c r="H120" s="2">
+        <v>182346</v>
+      </c>
+      <c r="I120" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="1">
+        <v>120</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="E121" s="2">
+        <v>275902</v>
+      </c>
+      <c r="F121" s="2">
+        <v>273348</v>
+      </c>
+      <c r="G121" s="2">
+        <v>270793</v>
+      </c>
+      <c r="H121" s="2">
+        <v>268238</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="1">
+        <v>121</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E122" s="2">
+        <v>284516</v>
+      </c>
+      <c r="F122" s="2">
+        <v>281882</v>
+      </c>
+      <c r="G122" s="2">
+        <v>279247</v>
+      </c>
+      <c r="H122" s="2">
+        <v>276613</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="1">
+        <v>122</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E123" s="2">
+        <v>322707</v>
+      </c>
+      <c r="F123" s="2">
+        <v>319719</v>
+      </c>
+      <c r="G123" s="2">
+        <v>316731</v>
+      </c>
+      <c r="H123" s="2">
+        <v>313743</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="1">
+        <v>123</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E124" s="2">
+        <v>346550</v>
+      </c>
+      <c r="F124" s="2">
+        <v>343342</v>
+      </c>
+      <c r="G124" s="2">
+        <v>340133</v>
+      </c>
+      <c r="H124" s="2">
+        <v>336924</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="1">
+        <v>124</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E125" s="2">
+        <v>457309</v>
+      </c>
+      <c r="F125" s="2">
+        <v>453074</v>
+      </c>
+      <c r="G125" s="2">
+        <v>448840</v>
+      </c>
+      <c r="H125" s="2">
+        <v>444606</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="1">
+        <v>125</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E126" s="2">
+        <v>898565</v>
+      </c>
+      <c r="F126" s="2">
+        <v>890245</v>
+      </c>
+      <c r="G126" s="2">
+        <v>881925</v>
+      </c>
+      <c r="H126" s="2">
+        <v>873605</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="1">
+        <v>126</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E127" s="2">
+        <v>692729</v>
+      </c>
+      <c r="F127" s="2">
+        <v>686315</v>
+      </c>
+      <c r="G127" s="2">
+        <v>679901</v>
+      </c>
+      <c r="H127" s="2">
+        <v>673487</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="1">
+        <v>127</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E128" s="2">
+        <v>493871</v>
+      </c>
+      <c r="F128" s="2">
+        <v>489298</v>
+      </c>
+      <c r="G128" s="2">
+        <v>484725</v>
+      </c>
+      <c r="H128" s="2">
+        <v>480152</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="1">
+        <v>128</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E129" s="2">
+        <v>374912</v>
+      </c>
+      <c r="F129" s="2">
+        <v>371441</v>
+      </c>
+      <c r="G129" s="2">
+        <v>367969</v>
+      </c>
+      <c r="H129" s="2">
+        <v>364498</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="1">
+        <v>129</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E130" s="2">
+        <v>338277</v>
+      </c>
+      <c r="F130" s="2">
+        <v>335144</v>
+      </c>
+      <c r="G130" s="2">
+        <v>332012</v>
+      </c>
+      <c r="H130" s="2">
+        <v>328880</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="1">
+        <v>130</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E131" s="2">
+        <v>269973</v>
+      </c>
+      <c r="F131" s="2">
+        <v>267473</v>
+      </c>
+      <c r="G131" s="2">
+        <v>264974</v>
+      </c>
+      <c r="H131" s="2">
+        <v>262474</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" s="1">
+        <v>131</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="E132" s="2">
+        <v>252833</v>
+      </c>
+      <c r="F132" s="2">
+        <v>250492</v>
+      </c>
+      <c r="G132" s="2">
+        <v>248151</v>
+      </c>
+      <c r="H132" s="2">
+        <v>245810</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" s="1">
+        <v>132</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E133" s="2">
+        <v>180009</v>
+      </c>
+      <c r="F133" s="2">
+        <v>178342</v>
+      </c>
+      <c r="G133" s="2">
+        <v>176676</v>
+      </c>
+      <c r="H133" s="2">
+        <v>175009</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" s="1">
+        <v>133</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E134" s="2">
+        <v>118827</v>
+      </c>
+      <c r="F134" s="2">
+        <v>117727</v>
+      </c>
+      <c r="G134" s="2">
+        <v>116627</v>
+      </c>
+      <c r="H134" s="2">
+        <v>115526</v>
+      </c>
+      <c r="I134" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" s="1">
+        <v>134</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E135" s="2">
+        <v>105867</v>
+      </c>
+      <c r="F135" s="2">
+        <v>104887</v>
+      </c>
+      <c r="G135" s="2">
+        <v>103907</v>
+      </c>
+      <c r="H135" s="2">
+        <v>102926</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" s="1">
+        <v>135</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E136" s="2">
+        <v>85347</v>
+      </c>
+      <c r="F136" s="2">
+        <v>84557</v>
+      </c>
+      <c r="G136" s="2">
+        <v>83767</v>
+      </c>
+      <c r="H136" s="2">
+        <v>82976</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" s="1">
+        <v>136</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E137" s="2">
+        <v>74007</v>
+      </c>
+      <c r="F137" s="2">
+        <v>73322</v>
+      </c>
+      <c r="G137" s="2">
+        <v>72637</v>
+      </c>
+      <c r="H137" s="2">
+        <v>71951</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" s="1">
+        <v>137</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="E138" s="2">
+        <v>70227</v>
+      </c>
+      <c r="F138" s="2">
+        <v>69577</v>
+      </c>
+      <c r="G138" s="2">
+        <v>68927</v>
+      </c>
+      <c r="H138" s="2">
+        <v>68276</v>
+      </c>
+      <c r="I138" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" s="1">
+        <v>138</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E139" s="2">
+        <v>63747</v>
+      </c>
+      <c r="F139" s="2">
+        <v>63157</v>
+      </c>
+      <c r="G139" s="2">
+        <v>62567</v>
+      </c>
+      <c r="H139" s="2">
+        <v>61976</v>
+      </c>
+      <c r="I139" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" s="1">
+        <v>139</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E140" s="2">
+        <v>60507</v>
+      </c>
+      <c r="F140" s="2">
+        <v>59947</v>
+      </c>
+      <c r="G140" s="2">
+        <v>59387</v>
+      </c>
+      <c r="H140" s="2">
+        <v>58826</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" s="1">
+        <v>140</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="E141" s="2">
+        <v>54000</v>
+      </c>
+      <c r="F141" s="2">
+        <v>53500</v>
+      </c>
+      <c r="G141" s="2">
+        <v>53000</v>
+      </c>
+      <c r="H141" s="2">
+        <v>52500</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="1">
+        <v>141</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E142" s="2">
+        <v>49707</v>
+      </c>
+      <c r="F142" s="2">
+        <v>49247</v>
+      </c>
+      <c r="G142" s="2">
+        <v>48787</v>
+      </c>
+      <c r="H142" s="2">
+        <v>48326</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" s="1">
+        <v>142</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E143" s="2">
+        <v>52677</v>
+      </c>
+      <c r="F143" s="2">
+        <v>52189</v>
+      </c>
+      <c r="G143" s="2">
+        <v>51702</v>
+      </c>
+      <c r="H143" s="2">
+        <v>51214</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" s="1">
+        <v>143</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="E144" s="2">
+        <v>44307</v>
+      </c>
+      <c r="F144" s="2">
+        <v>43897</v>
+      </c>
+      <c r="G144" s="2">
+        <v>43487</v>
+      </c>
+      <c r="H144" s="2">
+        <v>43076</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" s="1">
+        <v>144</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E145" s="2">
+        <v>33507</v>
+      </c>
+      <c r="F145" s="2">
+        <v>33197</v>
+      </c>
+      <c r="G145" s="2">
+        <v>32887</v>
+      </c>
+      <c r="H145" s="2">
+        <v>32576</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" s="1">
+        <v>145</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E146" s="2">
+        <v>30780</v>
+      </c>
+      <c r="F146" s="2">
+        <v>30495</v>
+      </c>
+      <c r="G146" s="2">
+        <v>30210</v>
+      </c>
+      <c r="H146" s="2">
+        <v>29925</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" s="1">
+        <v>146</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E147" s="2">
+        <v>16264</v>
+      </c>
+      <c r="F147" s="2">
+        <v>16113</v>
+      </c>
+      <c r="G147" s="2">
+        <v>15963</v>
+      </c>
+      <c r="H147" s="2">
+        <v>15812</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" s="1">
+        <v>147</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="E148" s="2">
+        <v>17969</v>
+      </c>
+      <c r="F148" s="2">
+        <v>17803</v>
+      </c>
+      <c r="G148" s="2">
+        <v>17636</v>
+      </c>
+      <c r="H148" s="2">
+        <v>17470</v>
+      </c>
+      <c r="I148" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" s="1">
+        <v>148</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E149" s="2">
+        <v>12852</v>
+      </c>
+      <c r="F149" s="2">
+        <v>12733</v>
+      </c>
+      <c r="G149" s="2">
+        <v>12614</v>
+      </c>
+      <c r="H149" s="2">
+        <v>12495</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" s="1">
+        <v>149</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="E150" s="2">
+        <v>17507</v>
+      </c>
+      <c r="F150" s="2">
+        <v>17345</v>
+      </c>
+      <c r="G150" s="2">
+        <v>17183</v>
+      </c>
+      <c r="H150" s="2">
+        <v>17021</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" s="1">
+        <v>150</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E151" s="2">
+        <v>17842</v>
+      </c>
+      <c r="F151" s="2">
+        <v>17676</v>
+      </c>
+      <c r="G151" s="2">
+        <v>17511</v>
+      </c>
+      <c r="H151" s="2">
+        <v>17346</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" s="1">
+        <v>151</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E152" s="2">
+        <v>17721</v>
+      </c>
+      <c r="F152" s="2">
+        <v>17557</v>
+      </c>
+      <c r="G152" s="2">
+        <v>17392</v>
+      </c>
+      <c r="H152" s="2">
+        <v>17228</v>
+      </c>
+      <c r="I152" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" s="1">
+        <v>152</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E153" s="2">
+        <v>22475</v>
+      </c>
+      <c r="F153" s="2">
+        <v>22267</v>
+      </c>
+      <c r="G153" s="2">
+        <v>22059</v>
+      </c>
+      <c r="H153" s="2">
+        <v>21851</v>
+      </c>
+      <c r="I153" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" s="1">
+        <v>153</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E154" s="2">
+        <v>28199</v>
+      </c>
+      <c r="F154" s="2">
+        <v>27938</v>
+      </c>
+      <c r="G154" s="2">
+        <v>27677</v>
+      </c>
+      <c r="H154" s="2">
+        <v>27416</v>
+      </c>
+      <c r="I154" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" s="1">
+        <v>154</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E155" s="2">
+        <v>30674</v>
+      </c>
+      <c r="F155" s="2">
+        <v>30390</v>
+      </c>
+      <c r="G155" s="2">
+        <v>30106</v>
+      </c>
+      <c r="H155" s="2">
+        <v>29822</v>
+      </c>
+      <c r="I155" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" s="1">
+        <v>155</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E156" s="2">
+        <v>47719</v>
+      </c>
+      <c r="F156" s="2">
+        <v>47277</v>
+      </c>
+      <c r="G156" s="2">
+        <v>46835</v>
+      </c>
+      <c r="H156" s="2">
+        <v>46393</v>
+      </c>
+      <c r="I156" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" s="1">
+        <v>156</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E157" s="2">
+        <v>62729</v>
+      </c>
+      <c r="F157" s="2">
+        <v>62148</v>
+      </c>
+      <c r="G157" s="2">
+        <v>61567</v>
+      </c>
+      <c r="H157" s="2">
+        <v>60986</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" s="1">
+        <v>157</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E158" s="2">
+        <v>405279</v>
+      </c>
+      <c r="F158" s="2">
+        <v>401526</v>
+      </c>
+      <c r="G158" s="2">
+        <v>397773</v>
+      </c>
+      <c r="H158" s="2">
+        <v>394021</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" s="1">
+        <v>158</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E159" s="2">
+        <v>282096</v>
+      </c>
+      <c r="F159" s="2">
+        <v>279484</v>
+      </c>
+      <c r="G159" s="2">
+        <v>276872</v>
+      </c>
+      <c r="H159" s="2">
+        <v>274260</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" s="1">
+        <v>159</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E160" s="2">
+        <v>282490</v>
+      </c>
+      <c r="F160" s="2">
+        <v>279875</v>
+      </c>
+      <c r="G160" s="2">
+        <v>277259</v>
+      </c>
+      <c r="H160" s="2">
+        <v>274643</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" s="1">
+        <v>160</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E161" s="2">
+        <v>217388</v>
+      </c>
+      <c r="F161" s="2">
+        <v>215375</v>
+      </c>
+      <c r="G161" s="2">
+        <v>213362</v>
+      </c>
+      <c r="H161" s="2">
+        <v>211349</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" s="1">
+        <v>161</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E162" s="2">
+        <v>189700</v>
+      </c>
+      <c r="F162" s="2">
+        <v>187943</v>
+      </c>
+      <c r="G162" s="2">
+        <v>186187</v>
+      </c>
+      <c r="H162" s="2">
+        <v>184430</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" s="1">
+        <v>162</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E163" s="2">
+        <v>184517</v>
+      </c>
+      <c r="F163" s="2">
+        <v>182808</v>
+      </c>
+      <c r="G163" s="2">
+        <v>181100</v>
+      </c>
+      <c r="H163" s="2">
+        <v>179391</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" s="1">
+        <v>163</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E164" s="2">
+        <v>141801</v>
+      </c>
+      <c r="F164" s="2">
+        <v>140488</v>
+      </c>
+      <c r="G164" s="2">
+        <v>139175</v>
+      </c>
+      <c r="H164" s="2">
+        <v>137862</v>
+      </c>
+      <c r="I164" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" s="1">
+        <v>164</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E165" s="2">
+        <v>156654</v>
+      </c>
+      <c r="F165" s="2">
+        <v>155204</v>
+      </c>
+      <c r="G165" s="2">
+        <v>153753</v>
+      </c>
+      <c r="H165" s="2">
+        <v>152303</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" s="1">
+        <v>165</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E166" s="2">
+        <v>139158</v>
+      </c>
+      <c r="F166" s="2">
+        <v>137870</v>
+      </c>
+      <c r="G166" s="2">
+        <v>136581</v>
+      </c>
+      <c r="H166" s="2">
+        <v>135293</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="1">
+        <v>166</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E167" s="2">
+        <v>123228</v>
+      </c>
+      <c r="F167" s="2">
+        <v>122087</v>
+      </c>
+      <c r="G167" s="2">
+        <v>120946</v>
+      </c>
+      <c r="H167" s="2">
+        <v>119805</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="1">
+        <v>167</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E168" s="2">
+        <v>86966</v>
+      </c>
+      <c r="F168" s="2">
+        <v>86161</v>
+      </c>
+      <c r="G168" s="2">
+        <v>85355</v>
+      </c>
+      <c r="H168" s="2">
+        <v>84550</v>
+      </c>
+      <c r="I168" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="1">
+        <v>168</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E169" s="2">
+        <v>61346</v>
+      </c>
+      <c r="F169" s="2">
+        <v>60778</v>
+      </c>
+      <c r="G169" s="2">
+        <v>60210</v>
+      </c>
+      <c r="H169" s="2">
+        <v>59642</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="1">
+        <v>169</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E170" s="2">
+        <v>15722</v>
+      </c>
+      <c r="F170" s="2">
+        <v>15576</v>
+      </c>
+      <c r="G170" s="2">
+        <v>15430</v>
+      </c>
+      <c r="H170" s="2">
+        <v>15285</v>
+      </c>
+      <c r="I170" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="1">
+        <v>170</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E171" s="2">
+        <v>30637</v>
+      </c>
+      <c r="F171" s="2">
+        <v>30354</v>
+      </c>
+      <c r="G171" s="2">
+        <v>30070</v>
+      </c>
+      <c r="H171" s="2">
+        <v>29786</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" s="1">
+        <v>171</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E172" s="2">
+        <v>44791</v>
+      </c>
+      <c r="F172" s="2">
+        <v>44376</v>
+      </c>
+      <c r="G172" s="2">
+        <v>43961</v>
+      </c>
+      <c r="H172" s="2">
+        <v>43547</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" s="1">
+        <v>172</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E173" s="2">
+        <v>304853</v>
+      </c>
+      <c r="F173" s="2">
+        <v>302030</v>
+      </c>
+      <c r="G173" s="2">
+        <v>299207</v>
+      </c>
+      <c r="H173" s="2">
+        <v>296385</v>
+      </c>
+      <c r="I173" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" s="1">
+        <v>173</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E174" s="2">
+        <v>2030</v>
+      </c>
+      <c r="F174" s="2">
+        <v>2012</v>
+      </c>
+      <c r="G174" s="2">
+        <v>1993</v>
+      </c>
+      <c r="H174" s="2">
+        <v>1974</v>
+      </c>
+      <c r="I174" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" s="1">
+        <v>174</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E175" s="2">
+        <v>9013</v>
+      </c>
+      <c r="F175" s="2">
+        <v>8929</v>
+      </c>
+      <c r="G175" s="2">
+        <v>8846</v>
+      </c>
+      <c r="H175" s="2">
+        <v>8762</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" s="1">
+        <v>175</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E176" s="2">
+        <v>18025</v>
+      </c>
+      <c r="F176" s="2">
+        <v>17858</v>
+      </c>
+      <c r="G176" s="2">
+        <v>17691</v>
+      </c>
+      <c r="H176" s="2">
+        <v>17525</v>
+      </c>
+      <c r="I176" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="1">
+        <v>176</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E177" s="2">
+        <v>45063</v>
+      </c>
+      <c r="F177" s="2">
+        <v>44646</v>
+      </c>
+      <c r="G177" s="2">
+        <v>44229</v>
+      </c>
+      <c r="H177" s="2">
+        <v>43811</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="1">
+        <v>177</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E178" s="2">
+        <v>90099</v>
+      </c>
+      <c r="F178" s="2">
+        <v>89265</v>
+      </c>
+      <c r="G178" s="2">
+        <v>88431</v>
+      </c>
+      <c r="H178" s="2">
+        <v>87596</v>
+      </c>
+      <c r="I178" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="1">
+        <v>178</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E179" s="2">
+        <v>180171</v>
+      </c>
+      <c r="F179" s="2">
+        <v>178503</v>
+      </c>
+      <c r="G179" s="2">
+        <v>176835</v>
+      </c>
+      <c r="H179" s="2">
+        <v>175166</v>
+      </c>
+      <c r="I179" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="1">
+        <v>179</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E180" s="2">
+        <v>270243</v>
+      </c>
+      <c r="F180" s="2">
+        <v>267741</v>
+      </c>
+      <c r="G180" s="2">
+        <v>265239</v>
+      </c>
+      <c r="H180" s="2">
+        <v>262736</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="1">
+        <v>180</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E181" s="2">
+        <v>450387</v>
+      </c>
+      <c r="F181" s="2">
+        <v>446217</v>
+      </c>
+      <c r="G181" s="2">
+        <v>442047</v>
+      </c>
+      <c r="H181" s="2">
+        <v>437876</v>
+      </c>
+      <c r="I181" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="1">
+        <v>181</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E182" s="2">
+        <v>919544</v>
+      </c>
+      <c r="F182" s="2">
+        <v>911030</v>
+      </c>
+      <c r="G182" s="2">
+        <v>902516</v>
+      </c>
+      <c r="H182" s="2">
+        <v>894002</v>
+      </c>
+      <c r="I182" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="1">
+        <v>182</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E183" s="2">
+        <v>900747</v>
+      </c>
+      <c r="F183" s="2">
+        <v>892407</v>
+      </c>
+      <c r="G183" s="2">
+        <v>884067</v>
+      </c>
+      <c r="H183" s="2">
+        <v>875726</v>
+      </c>
+      <c r="I183" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" s="1">
+        <v>183</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E184" s="2">
+        <v>657553</v>
+      </c>
+      <c r="F184" s="2">
+        <v>651464</v>
+      </c>
+      <c r="G184" s="2">
+        <v>645376</v>
+      </c>
+      <c r="H184" s="2">
+        <v>639287</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="1">
+        <v>184</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E185" s="2">
+        <v>450387</v>
+      </c>
+      <c r="F185" s="2">
+        <v>446217</v>
+      </c>
+      <c r="G185" s="2">
+        <v>442047</v>
+      </c>
+      <c r="H185" s="2">
+        <v>437876</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="1">
+        <v>185</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E186" s="2">
+        <v>342301</v>
+      </c>
+      <c r="F186" s="2">
+        <v>339131</v>
+      </c>
+      <c r="G186" s="2">
+        <v>335962</v>
+      </c>
+      <c r="H186" s="2">
+        <v>332792</v>
+      </c>
+      <c r="I186" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="1">
+        <v>186</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E187" s="2">
+        <v>270243</v>
+      </c>
+      <c r="F187" s="2">
+        <v>267741</v>
+      </c>
+      <c r="G187" s="2">
+        <v>265239</v>
+      </c>
+      <c r="H187" s="2">
+        <v>262736</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="1">
+        <v>187</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E188" s="2">
+        <v>214917</v>
+      </c>
+      <c r="F188" s="2">
+        <v>212927</v>
+      </c>
+      <c r="G188" s="2">
+        <v>210937</v>
+      </c>
+      <c r="H188" s="2">
+        <v>208947</v>
+      </c>
+      <c r="I188" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="1">
+        <v>188</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E189" s="2">
+        <v>180171</v>
+      </c>
+      <c r="F189" s="2">
+        <v>178503</v>
+      </c>
+      <c r="G189" s="2">
+        <v>176835</v>
+      </c>
+      <c r="H189" s="2">
+        <v>175166</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="1">
+        <v>189</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E190" s="2">
+        <v>144885</v>
+      </c>
+      <c r="F190" s="2">
+        <v>143544</v>
+      </c>
+      <c r="G190" s="2">
+        <v>142202</v>
+      </c>
+      <c r="H190" s="2">
+        <v>140861</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="1">
+        <v>190</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="E191" s="2">
+        <v>108113</v>
+      </c>
+      <c r="F191" s="2">
+        <v>107112</v>
+      </c>
+      <c r="G191" s="2">
+        <v>106111</v>
+      </c>
+      <c r="H191" s="2">
+        <v>105110</v>
+      </c>
+      <c r="I191" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="1">
+        <v>191</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="E192" s="2">
+        <v>90099</v>
+      </c>
+      <c r="F192" s="2">
+        <v>89265</v>
+      </c>
+      <c r="G192" s="2">
+        <v>88431</v>
+      </c>
+      <c r="H192" s="2">
+        <v>87596</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="1">
+        <v>192</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E193" s="2">
+        <v>77752</v>
+      </c>
+      <c r="F193" s="2">
+        <v>77033</v>
+      </c>
+      <c r="G193" s="2">
+        <v>76313</v>
+      </c>
+      <c r="H193" s="2">
+        <v>75593</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="1">
+        <v>193</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E194" s="2">
+        <v>45063</v>
+      </c>
+      <c r="F194" s="2">
+        <v>44646</v>
+      </c>
+      <c r="G194" s="2">
+        <v>44229</v>
+      </c>
+      <c r="H194" s="2">
+        <v>43811</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="1">
+        <v>194</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E195" s="2">
+        <v>18025</v>
+      </c>
+      <c r="F195" s="2">
+        <v>17858</v>
+      </c>
+      <c r="G195" s="2">
+        <v>17691</v>
+      </c>
+      <c r="H195" s="2">
+        <v>17525</v>
+      </c>
+      <c r="I195" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="1">
+        <v>195</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E196" s="2">
+        <v>9013</v>
+      </c>
+      <c r="F196" s="2">
+        <v>8929</v>
+      </c>
+      <c r="G196" s="2">
+        <v>8846</v>
+      </c>
+      <c r="H196" s="2">
+        <v>8762</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="1">
+        <v>196</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E197" s="2">
+        <v>4509</v>
+      </c>
+      <c r="F197" s="2">
+        <v>4467</v>
+      </c>
+      <c r="G197" s="2">
+        <v>4426</v>
+      </c>
+      <c r="H197" s="2">
+        <v>4384</v>
+      </c>
+      <c r="I197" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="1">
+        <v>197</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="E198" s="2">
+        <v>9066</v>
+      </c>
+      <c r="F198" s="2">
+        <v>8982</v>
+      </c>
+      <c r="G198" s="2">
+        <v>8898</v>
+      </c>
+      <c r="H198" s="2">
+        <v>8814</v>
+      </c>
+      <c r="I198" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="1">
+        <v>198</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E199" s="2">
+        <v>4644</v>
+      </c>
+      <c r="F199" s="2">
+        <v>4601</v>
+      </c>
+      <c r="G199" s="2">
+        <v>4558</v>
+      </c>
+      <c r="H199" s="2">
+        <v>4515</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="1">
+        <v>199</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E200" s="2">
+        <v>10562</v>
+      </c>
+      <c r="F200" s="2">
+        <v>10465</v>
+      </c>
+      <c r="G200" s="2">
+        <v>10367</v>
+      </c>
+      <c r="H200" s="2">
+        <v>10269</v>
+      </c>
+      <c r="I200" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="1">
+        <v>200</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E201" s="2">
+        <v>21433</v>
+      </c>
+      <c r="F201" s="2">
+        <v>21234</v>
+      </c>
+      <c r="G201" s="2">
+        <v>21036</v>
+      </c>
+      <c r="H201" s="2">
+        <v>20837</v>
+      </c>
+      <c r="I201" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="1">
+        <v>201</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="E202" s="2">
+        <v>51624</v>
+      </c>
+      <c r="F202" s="2">
+        <v>51146</v>
+      </c>
+      <c r="G202" s="2">
+        <v>50668</v>
+      </c>
+      <c r="H202" s="2">
+        <v>50190</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="1">
+        <v>202</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E203" s="2">
+        <v>32076</v>
+      </c>
+      <c r="F203" s="2">
+        <v>31779</v>
+      </c>
+      <c r="G203" s="2">
+        <v>31482</v>
+      </c>
+      <c r="H203" s="2">
+        <v>31185</v>
+      </c>
+      <c r="I203" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="1">
+        <v>203</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="E204" s="2">
+        <v>102924</v>
+      </c>
+      <c r="F204" s="2">
+        <v>101971</v>
+      </c>
+      <c r="G204" s="2">
+        <v>101018</v>
+      </c>
+      <c r="H204" s="2">
+        <v>100065</v>
+      </c>
+      <c r="I204" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="1">
+        <v>204</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="E205" s="2">
+        <v>96228</v>
+      </c>
+      <c r="F205" s="2">
+        <v>95337</v>
+      </c>
+      <c r="G205" s="2">
+        <v>94446</v>
+      </c>
+      <c r="H205" s="2">
+        <v>93555</v>
+      </c>
+      <c r="I205" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="1">
+        <v>205</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E206" s="2">
+        <v>163689</v>
+      </c>
+      <c r="F206" s="2">
+        <v>162173</v>
+      </c>
+      <c r="G206" s="2">
+        <v>160658</v>
+      </c>
+      <c r="H206" s="2">
+        <v>159142</v>
+      </c>
+      <c r="I206" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" s="1">
+        <v>206</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E207" s="2">
+        <v>308124</v>
+      </c>
+      <c r="F207" s="2">
+        <v>305271</v>
+      </c>
+      <c r="G207" s="2">
+        <v>302418</v>
+      </c>
+      <c r="H207" s="2">
+        <v>299565</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="1">
+        <v>207</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="E208" s="2">
+        <v>513810</v>
+      </c>
+      <c r="F208" s="2">
+        <v>509053</v>
+      </c>
+      <c r="G208" s="2">
+        <v>504295</v>
+      </c>
+      <c r="H208" s="2">
+        <v>499538</v>
+      </c>
+      <c r="I208" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="1">
+        <v>208</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E209" s="2">
+        <v>9040</v>
+      </c>
+      <c r="F209" s="2">
+        <v>8956</v>
+      </c>
+      <c r="G209" s="2">
+        <v>8872</v>
+      </c>
+      <c r="H209" s="2">
+        <v>8789</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="1">
+        <v>209</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="E210" s="2">
+        <v>9859</v>
+      </c>
+      <c r="F210" s="2">
+        <v>9768</v>
+      </c>
+      <c r="G210" s="2">
+        <v>9677</v>
+      </c>
+      <c r="H210" s="2">
+        <v>9585</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="1">
+        <v>210</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E211" s="2">
+        <v>8866</v>
+      </c>
+      <c r="F211" s="2">
+        <v>8784</v>
+      </c>
+      <c r="G211" s="2">
+        <v>8702</v>
+      </c>
+      <c r="H211" s="2">
+        <v>8619</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="1">
+        <v>211</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="E212" s="2">
+        <v>26287</v>
+      </c>
+      <c r="F212" s="2">
+        <v>26044</v>
+      </c>
+      <c r="G212" s="2">
+        <v>25800</v>
+      </c>
+      <c r="H212" s="2">
+        <v>25557</v>
+      </c>
+      <c r="I212" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="1">
+        <v>212</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E213" s="2">
+        <v>35884</v>
+      </c>
+      <c r="F213" s="2">
+        <v>35552</v>
+      </c>
+      <c r="G213" s="2">
+        <v>35220</v>
+      </c>
+      <c r="H213" s="2">
+        <v>34887</v>
+      </c>
+      <c r="I213" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" s="1">
+        <v>213</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E214" s="2">
+        <v>38664</v>
+      </c>
+      <c r="F214" s="2">
+        <v>38306</v>
+      </c>
+      <c r="G214" s="2">
+        <v>37948</v>
+      </c>
+      <c r="H214" s="2">
+        <v>37590</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="1">
+        <v>214</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E215" s="2">
+        <v>70583</v>
+      </c>
+      <c r="F215" s="2">
+        <v>69930</v>
+      </c>
+      <c r="G215" s="2">
+        <v>69276</v>
+      </c>
+      <c r="H215" s="2">
+        <v>68623</v>
+      </c>
+      <c r="I215" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="1">
+        <v>215</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E216" s="2">
+        <v>89643</v>
+      </c>
+      <c r="F216" s="2">
+        <v>88813</v>
+      </c>
+      <c r="G216" s="2">
+        <v>87983</v>
+      </c>
+      <c r="H216" s="2">
+        <v>87153</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="1">
+        <v>216</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E217" s="2">
+        <v>154008</v>
+      </c>
+      <c r="F217" s="2">
+        <v>152582</v>
+      </c>
+      <c r="G217" s="2">
+        <v>151156</v>
+      </c>
+      <c r="H217" s="2">
+        <v>149730</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" s="1">
+        <v>217</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="E218" s="2">
+        <v>179211</v>
+      </c>
+      <c r="F218" s="2">
+        <v>177552</v>
+      </c>
+      <c r="G218" s="2">
+        <v>175892</v>
+      </c>
+      <c r="H218" s="2">
+        <v>174233</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" s="1">
+        <v>218</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E219" s="2">
+        <v>210599</v>
+      </c>
+      <c r="F219" s="2">
+        <v>208649</v>
+      </c>
+      <c r="G219" s="2">
+        <v>206699</v>
+      </c>
+      <c r="H219" s="2">
+        <v>204749</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" s="1">
+        <v>219</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="E220" s="2">
+        <v>358438</v>
+      </c>
+      <c r="F220" s="2">
+        <v>355119</v>
+      </c>
+      <c r="G220" s="2">
+        <v>351800</v>
+      </c>
+      <c r="H220" s="2">
+        <v>348481</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" s="1">
+        <v>220</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E221" s="2">
+        <v>385344</v>
+      </c>
+      <c r="F221" s="2">
+        <v>381776</v>
+      </c>
+      <c r="G221" s="2">
+        <v>378208</v>
+      </c>
+      <c r="H221" s="2">
+        <v>374640</v>
+      </c>
+      <c r="I221" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" s="1">
+        <v>221</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E222" s="2">
+        <v>537622</v>
+      </c>
+      <c r="F222" s="2">
+        <v>532644</v>
+      </c>
+      <c r="G222" s="2">
+        <v>527666</v>
+      </c>
+      <c r="H222" s="2">
+        <v>522688</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" s="1">
+        <v>222</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E223" s="2">
+        <v>1755000</v>
+      </c>
+      <c r="F223" s="2">
+        <v>1738750</v>
+      </c>
+      <c r="G223" s="2">
+        <v>1722500</v>
+      </c>
+      <c r="H223" s="2">
+        <v>1706250</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" s="1">
+        <v>223</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E224" s="2">
+        <v>4479904</v>
+      </c>
+      <c r="F224" s="2">
+        <v>4438423</v>
+      </c>
+      <c r="G224" s="2">
+        <v>4396943</v>
+      </c>
+      <c r="H224" s="2">
+        <v>4355462</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225" s="1">
+        <v>224</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="E225" s="2">
+        <v>11592</v>
+      </c>
+      <c r="F225" s="2">
+        <v>11484</v>
+      </c>
+      <c r="G225" s="2">
+        <v>11377</v>
+      </c>
+      <c r="H225" s="2">
+        <v>11270</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" s="1">
+        <v>225</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E226" s="2">
+        <v>61463</v>
+      </c>
+      <c r="F226" s="2">
+        <v>60894</v>
+      </c>
+      <c r="G226" s="2">
+        <v>60325</v>
+      </c>
+      <c r="H226" s="2">
+        <v>59756</v>
+      </c>
+      <c r="I226" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" s="1">
+        <v>226</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E227" s="2">
+        <v>191414</v>
+      </c>
+      <c r="F227" s="2">
+        <v>189641</v>
+      </c>
+      <c r="G227" s="2">
+        <v>187869</v>
+      </c>
+      <c r="H227" s="2">
+        <v>186097</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" s="1">
+        <v>227</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E228" s="2">
+        <v>406090</v>
+      </c>
+      <c r="F228" s="2">
+        <v>402330</v>
+      </c>
+      <c r="G228" s="2">
+        <v>398570</v>
+      </c>
+      <c r="H228" s="2">
+        <v>394809</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" s="1">
+        <v>228</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E229" s="2">
+        <v>638217</v>
+      </c>
+      <c r="F229" s="2">
+        <v>632308</v>
+      </c>
+      <c r="G229" s="2">
+        <v>626399</v>
+      </c>
+      <c r="H229" s="2">
+        <v>620489</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" s="1">
+        <v>229</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E230" s="2">
+        <v>1276714</v>
+      </c>
+      <c r="F230" s="2">
+        <v>1264893</v>
+      </c>
+      <c r="G230" s="2">
+        <v>1253072</v>
+      </c>
+      <c r="H230" s="2">
+        <v>1241250</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" s="1">
+        <v>230</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E231" s="2">
+        <v>14904</v>
+      </c>
+      <c r="F231" s="2">
+        <v>14766</v>
+      </c>
+      <c r="G231" s="2">
+        <v>14628</v>
+      </c>
+      <c r="H231" s="2">
+        <v>14490</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" s="1">
+        <v>231</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E232" s="2">
+        <v>75708</v>
+      </c>
+      <c r="F232" s="2">
+        <v>75007</v>
+      </c>
+      <c r="G232" s="2">
+        <v>74306</v>
+      </c>
+      <c r="H232" s="2">
+        <v>73605</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" s="1">
+        <v>232</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E233" s="2">
+        <v>181980</v>
+      </c>
+      <c r="F233" s="2">
+        <v>180295</v>
+      </c>
+      <c r="G233" s="2">
+        <v>178610</v>
+      </c>
+      <c r="H233" s="2">
+        <v>176925</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" s="1">
+        <v>233</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E234" s="2">
+        <v>470340</v>
+      </c>
+      <c r="F234" s="2">
+        <v>465985</v>
+      </c>
+      <c r="G234" s="2">
+        <v>461630</v>
+      </c>
+      <c r="H234" s="2">
+        <v>457275</v>
+      </c>
+      <c r="I234" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235" s="1">
+        <v>234</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="E235" s="2">
+        <v>775697</v>
+      </c>
+      <c r="F235" s="2">
+        <v>768515</v>
+      </c>
+      <c r="G235" s="2">
+        <v>761332</v>
+      </c>
+      <c r="H235" s="2">
+        <v>754150</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236" s="1">
+        <v>235</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E236" s="2">
+        <v>1518264</v>
+      </c>
+      <c r="F236" s="2">
+        <v>1504206</v>
+      </c>
+      <c r="G236" s="2">
+        <v>1490148</v>
+      </c>
+      <c r="H236" s="2">
+        <v>1476090</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" s="1">
+        <v>236</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E237" s="2">
+        <v>24516</v>
+      </c>
+      <c r="F237" s="2">
+        <v>24289</v>
+      </c>
+      <c r="G237" s="2">
+        <v>24062</v>
+      </c>
+      <c r="H237" s="2">
+        <v>23835</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238" s="1">
+        <v>237</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E238" s="2">
+        <v>48816</v>
+      </c>
+      <c r="F238" s="2">
+        <v>48364</v>
+      </c>
+      <c r="G238" s="2">
+        <v>47912</v>
+      </c>
+      <c r="H238" s="2">
+        <v>47460</v>
+      </c>
+      <c r="I238" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" s="1">
+        <v>238</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="E239" s="2">
+        <v>97416</v>
+      </c>
+      <c r="F239" s="2">
+        <v>96514</v>
+      </c>
+      <c r="G239" s="2">
+        <v>95612</v>
+      </c>
+      <c r="H239" s="2">
+        <v>94710</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240" s="1">
+        <v>239</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E240" s="2">
+        <v>147312</v>
+      </c>
+      <c r="F240" s="2">
+        <v>145948</v>
+      </c>
+      <c r="G240" s="2">
+        <v>144584</v>
+      </c>
+      <c r="H240" s="2">
+        <v>143220</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241" s="1">
+        <v>240</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E241" s="2">
+        <v>214704</v>
+      </c>
+      <c r="F241" s="2">
+        <v>212716</v>
+      </c>
+      <c r="G241" s="2">
+        <v>210728</v>
+      </c>
+      <c r="H241" s="2">
+        <v>208740</v>
+      </c>
+      <c r="I241" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242" s="1">
+        <v>241</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E242" s="2">
+        <v>343872</v>
+      </c>
+      <c r="F242" s="2">
+        <v>340688</v>
+      </c>
+      <c r="G242" s="2">
+        <v>337504</v>
+      </c>
+      <c r="H242" s="2">
+        <v>334320</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243" s="1">
+        <v>242</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E243" s="2">
+        <v>420336</v>
+      </c>
+      <c r="F243" s="2">
+        <v>416444</v>
+      </c>
+      <c r="G243" s="2">
+        <v>412552</v>
+      </c>
+      <c r="H243" s="2">
+        <v>408660</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9">
+      <c r="A244" s="1">
+        <v>243</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E244" s="2">
+        <v>1397</v>
+      </c>
+      <c r="F244" s="2">
+        <v>1384</v>
+      </c>
+      <c r="G244" s="2">
+        <v>1372</v>
+      </c>
+      <c r="H244" s="2">
+        <v>1359</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="A245" s="1">
+        <v>244</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E245" s="2">
+        <v>5011</v>
+      </c>
+      <c r="F245" s="2">
+        <v>4965</v>
+      </c>
+      <c r="G245" s="2">
+        <v>4919</v>
+      </c>
+      <c r="H245" s="2">
+        <v>4874</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246" s="1">
+        <v>245</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="E246" s="2">
+        <v>7365</v>
+      </c>
+      <c r="F246" s="2">
+        <v>7298</v>
+      </c>
+      <c r="G246" s="2">
+        <v>7231</v>
+      </c>
+      <c r="H246" s="2">
+        <v>7164</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9">
+      <c r="A247" s="1">
+        <v>246</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E247" s="2">
+        <v>15503</v>
+      </c>
+      <c r="F247" s="2">
+        <v>15362</v>
+      </c>
+      <c r="G247" s="2">
+        <v>15222</v>
+      </c>
+      <c r="H247" s="2">
+        <v>15081</v>
+      </c>
+      <c r="I247" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9">
+      <c r="A248" s="1">
+        <v>247</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E248" s="2">
+        <v>10962</v>
+      </c>
+      <c r="F248" s="2">
+        <v>10861</v>
+      </c>
+      <c r="G248" s="2">
+        <v>10759</v>
+      </c>
+      <c r="H248" s="2">
+        <v>10658</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249" s="1">
+        <v>248</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E249" s="2">
+        <v>1372</v>
+      </c>
+      <c r="F249" s="2">
+        <v>1359</v>
+      </c>
+      <c r="G249" s="2">
+        <v>1346</v>
+      </c>
+      <c r="H249" s="2">
+        <v>1334</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9">
+      <c r="A250" s="1">
+        <v>249</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E250" s="2">
+        <v>5799</v>
+      </c>
+      <c r="F250" s="2">
+        <v>5745</v>
+      </c>
+      <c r="G250" s="2">
+        <v>5691</v>
+      </c>
+      <c r="H250" s="2">
+        <v>5637</v>
+      </c>
+      <c r="I250" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9">
+      <c r="A251" s="1">
+        <v>250</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E251" s="2">
+        <v>14677</v>
+      </c>
+      <c r="F251" s="2">
+        <v>14541</v>
+      </c>
+      <c r="G251" s="2">
+        <v>14405</v>
+      </c>
+      <c r="H251" s="2">
+        <v>14270</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9">
+      <c r="A252" s="1">
+        <v>251</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E252" s="2">
+        <v>831</v>
+      </c>
+      <c r="F252" s="2">
+        <v>823</v>
+      </c>
+      <c r="G252" s="2">
+        <v>815</v>
+      </c>
+      <c r="H252" s="2">
+        <v>807</v>
+      </c>
+      <c r="I252" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="A253" s="1">
+        <v>252</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E253" s="2">
+        <v>1656</v>
+      </c>
+      <c r="F253" s="2">
+        <v>1640</v>
+      </c>
+      <c r="G253" s="2">
+        <v>1625</v>
+      </c>
+      <c r="H253" s="2">
+        <v>1610</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9">
+      <c r="A254" s="1">
+        <v>253</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E254" s="2">
+        <v>9801</v>
+      </c>
+      <c r="F254" s="2">
+        <v>9710</v>
+      </c>
+      <c r="G254" s="2">
+        <v>9620</v>
+      </c>
+      <c r="H254" s="2">
+        <v>9529</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9">
+      <c r="A255" s="1">
+        <v>254</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E255" s="2">
+        <v>19843</v>
+      </c>
+      <c r="F255" s="2">
+        <v>19659</v>
+      </c>
+      <c r="G255" s="2">
+        <v>19475</v>
+      </c>
+      <c r="H255" s="2">
+        <v>19292</v>
+      </c>
+      <c r="I255" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9">
+      <c r="A256" s="1">
+        <v>255</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E256" s="2">
+        <v>48654</v>
+      </c>
+      <c r="F256" s="2">
+        <v>48204</v>
+      </c>
+      <c r="G256" s="2">
+        <v>47753</v>
+      </c>
+      <c r="H256" s="2">
+        <v>47303</v>
+      </c>
+      <c r="I256" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9">
+      <c r="A257" s="1">
+        <v>256</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E257" s="2">
+        <v>9385</v>
+      </c>
+      <c r="F257" s="2">
+        <v>9298</v>
+      </c>
+      <c r="G257" s="2">
+        <v>9211</v>
+      </c>
+      <c r="H257" s="2">
+        <v>9125</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9">
+      <c r="A258" s="1">
+        <v>257</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E258" s="2">
+        <v>18781</v>
+      </c>
+      <c r="F258" s="2">
+        <v>18607</v>
+      </c>
+      <c r="G258" s="2">
+        <v>18433</v>
+      </c>
+      <c r="H258" s="2">
+        <v>18260</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9">
+      <c r="A259" s="1">
+        <v>258</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="E259" s="2">
+        <v>46948</v>
+      </c>
+      <c r="F259" s="2">
+        <v>46513</v>
+      </c>
+      <c r="G259" s="2">
+        <v>46078</v>
+      </c>
+      <c r="H259" s="2">
+        <v>45644</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="A260" s="1">
+        <v>259</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E260" s="2">
+        <v>93874</v>
+      </c>
+      <c r="F260" s="2">
+        <v>93004</v>
+      </c>
+      <c r="G260" s="2">
+        <v>92135</v>
+      </c>
+      <c r="H260" s="2">
+        <v>91266</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9">
+      <c r="A261" s="1">
+        <v>260</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E261" s="2">
+        <v>187726</v>
+      </c>
+      <c r="F261" s="2">
+        <v>185987</v>
+      </c>
+      <c r="G261" s="2">
+        <v>184249</v>
+      </c>
+      <c r="H261" s="2">
+        <v>182511</v>
+      </c>
+      <c r="I261" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9">
+      <c r="A262" s="1">
+        <v>261</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="E262" s="2">
+        <v>145142</v>
+      </c>
+      <c r="F262" s="2">
+        <v>143798</v>
+      </c>
+      <c r="G262" s="2">
+        <v>142454</v>
+      </c>
+      <c r="H262" s="2">
+        <v>141111</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263" s="1">
+        <v>262</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E263" s="2">
+        <v>330137</v>
+      </c>
+      <c r="F263" s="2">
+        <v>327080</v>
+      </c>
+      <c r="G263" s="2">
+        <v>324023</v>
+      </c>
+      <c r="H263" s="2">
+        <v>320966</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9">
+      <c r="A264" s="1">
+        <v>263</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E264" s="2">
+        <v>275427</v>
+      </c>
+      <c r="F264" s="2">
+        <v>272877</v>
+      </c>
+      <c r="G264" s="2">
+        <v>270327</v>
+      </c>
+      <c r="H264" s="2">
+        <v>267776</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9">
+      <c r="A265" s="1">
+        <v>264</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="E265" s="2">
+        <v>770162</v>
+      </c>
+      <c r="F265" s="2">
+        <v>763031</v>
+      </c>
+      <c r="G265" s="2">
+        <v>755900</v>
+      </c>
+      <c r="H265" s="2">
+        <v>748769</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266" s="1">
+        <v>265</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="E266" s="2">
+        <v>575601</v>
+      </c>
+      <c r="F266" s="2">
+        <v>570271</v>
+      </c>
+      <c r="G266" s="2">
+        <v>564942</v>
+      </c>
+      <c r="H266" s="2">
+        <v>559612</v>
+      </c>
+      <c r="I266" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267" s="1">
+        <v>266</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E267" s="2">
+        <v>469282</v>
+      </c>
+      <c r="F267" s="2">
+        <v>464936</v>
+      </c>
+      <c r="G267" s="2">
+        <v>460591</v>
+      </c>
+      <c r="H267" s="2">
+        <v>456246</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268" s="1">
+        <v>267</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E268" s="2">
+        <v>13999</v>
+      </c>
+      <c r="F268" s="2">
+        <v>13869</v>
+      </c>
+      <c r="G268" s="2">
+        <v>13740</v>
+      </c>
+      <c r="H268" s="2">
+        <v>13610</v>
+      </c>
+      <c r="I268" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269" s="1">
+        <v>268</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="E269" s="2">
+        <v>27070</v>
+      </c>
+      <c r="F269" s="2">
+        <v>26820</v>
+      </c>
+      <c r="G269" s="2">
+        <v>26569</v>
+      </c>
+      <c r="H269" s="2">
+        <v>26318</v>
+      </c>
+      <c r="I269" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270" s="1">
+        <v>269</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E270" s="2">
+        <v>138972</v>
+      </c>
+      <c r="F270" s="2">
+        <v>137685</v>
+      </c>
+      <c r="G270" s="2">
+        <v>136399</v>
+      </c>
+      <c r="H270" s="2">
+        <v>135112</v>
+      </c>
+      <c r="I270" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271" s="1">
+        <v>270</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E271" s="2">
+        <v>69966</v>
+      </c>
+      <c r="F271" s="2">
+        <v>69318</v>
+      </c>
+      <c r="G271" s="2">
+        <v>68670</v>
+      </c>
+      <c r="H271" s="2">
+        <v>68022</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272" s="1">
+        <v>271</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="E272" s="2">
+        <v>278850</v>
+      </c>
+      <c r="F272" s="2">
+        <v>276268</v>
+      </c>
+      <c r="G272" s="2">
+        <v>273686</v>
+      </c>
+      <c r="H272" s="2">
+        <v>271104</v>
+      </c>
+      <c r="I272" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" s="1">
+        <v>272</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E273" s="2">
+        <v>409401</v>
+      </c>
+      <c r="F273" s="2">
+        <v>405610</v>
+      </c>
+      <c r="G273" s="2">
+        <v>401820</v>
+      </c>
+      <c r="H273" s="2">
+        <v>398029</v>
+      </c>
+      <c r="I273" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" s="1">
+        <v>273</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E274" s="2">
+        <v>689156</v>
+      </c>
+      <c r="F274" s="2">
+        <v>682774</v>
+      </c>
+      <c r="G274" s="2">
+        <v>676393</v>
+      </c>
+      <c r="H274" s="2">
+        <v>670012</v>
+      </c>
+      <c r="I274" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" s="1">
+        <v>274</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="E275" s="2">
+        <v>1397868</v>
+      </c>
+      <c r="F275" s="2">
+        <v>1384925</v>
+      </c>
+      <c r="G275" s="2">
+        <v>1371981</v>
+      </c>
+      <c r="H275" s="2">
+        <v>1359038</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" s="1">
+        <v>275</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E276" s="2">
+        <v>13365</v>
+      </c>
+      <c r="F276" s="2">
+        <v>13241</v>
+      </c>
+      <c r="G276" s="2">
+        <v>13118</v>
+      </c>
+      <c r="H276" s="2">
+        <v>12994</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" s="1">
+        <v>276</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E277" s="2">
+        <v>207005</v>
+      </c>
+      <c r="F277" s="2">
+        <v>205088</v>
+      </c>
+      <c r="G277" s="2">
+        <v>203171</v>
+      </c>
+      <c r="H277" s="2">
+        <v>201255</v>
+      </c>
+      <c r="I277" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" s="1">
+        <v>277</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E278" s="2">
+        <v>698391</v>
+      </c>
+      <c r="F278" s="2">
+        <v>691924</v>
+      </c>
+      <c r="G278" s="2">
+        <v>685457</v>
+      </c>
+      <c r="H278" s="2">
+        <v>678991</v>
+      </c>
+      <c r="I278" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" s="1">
+        <v>278</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="E279" s="2">
+        <v>1382012</v>
+      </c>
+      <c r="F279" s="2">
+        <v>1369216</v>
+      </c>
+      <c r="G279" s="2">
+        <v>1356419</v>
+      </c>
+      <c r="H279" s="2">
+        <v>1343623</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" s="1">
+        <v>279</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E280" s="2">
+        <v>70928</v>
+      </c>
+      <c r="F280" s="2">
+        <v>70271</v>
+      </c>
+      <c r="G280" s="2">
+        <v>69614</v>
+      </c>
+      <c r="H280" s="2">
+        <v>68958</v>
+      </c>
+      <c r="I280" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" s="1">
+        <v>280</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E281" s="2">
+        <v>414898</v>
+      </c>
+      <c r="F281" s="2">
+        <v>411057</v>
+      </c>
+      <c r="G281" s="2">
+        <v>407215</v>
+      </c>
+      <c r="H281" s="2">
+        <v>403373</v>
+      </c>
+      <c r="I281" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" s="1">
+        <v>281</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E282" s="2">
+        <v>9013</v>
+      </c>
+      <c r="F282" s="2">
+        <v>8929</v>
+      </c>
+      <c r="G282" s="2">
+        <v>8846</v>
+      </c>
+      <c r="H282" s="2">
+        <v>8762</v>
+      </c>
+      <c r="I282" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" s="1">
+        <v>282</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="E283" s="2">
+        <v>18025</v>
+      </c>
+      <c r="F283" s="2">
+        <v>17858</v>
+      </c>
+      <c r="G283" s="2">
+        <v>17691</v>
+      </c>
+      <c r="H283" s="2">
+        <v>17525</v>
+      </c>
+      <c r="I283" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" s="1">
+        <v>283</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E284" s="2">
+        <v>45063</v>
+      </c>
+      <c r="F284" s="2">
+        <v>44646</v>
+      </c>
+      <c r="G284" s="2">
+        <v>44229</v>
+      </c>
+      <c r="H284" s="2">
+        <v>43811</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" s="1">
+        <v>284</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E285" s="2">
+        <v>90099</v>
+      </c>
+      <c r="F285" s="2">
+        <v>89265</v>
+      </c>
+      <c r="G285" s="2">
+        <v>88431</v>
+      </c>
+      <c r="H285" s="2">
+        <v>87596</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286" s="1">
+        <v>285</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="E286" s="2">
+        <v>180171</v>
+      </c>
+      <c r="F286" s="2">
+        <v>178503</v>
+      </c>
+      <c r="G286" s="2">
+        <v>176835</v>
+      </c>
+      <c r="H286" s="2">
+        <v>175166</v>
+      </c>
+      <c r="I286" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" s="1">
+        <v>286</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E287" s="2">
+        <v>270243</v>
+      </c>
+      <c r="F287" s="2">
+        <v>267741</v>
+      </c>
+      <c r="G287" s="2">
+        <v>265239</v>
+      </c>
+      <c r="H287" s="2">
+        <v>262736</v>
+      </c>
+      <c r="I287" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" s="1">
+        <v>287</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E288" s="2">
+        <v>450387</v>
+      </c>
+      <c r="F288" s="2">
+        <v>446217</v>
+      </c>
+      <c r="G288" s="2">
+        <v>442047</v>
+      </c>
+      <c r="H288" s="2">
+        <v>437876</v>
+      </c>
+      <c r="I288" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" s="1">
+        <v>288</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="E289" s="2">
+        <v>900747</v>
+      </c>
+      <c r="F289" s="2">
+        <v>892407</v>
+      </c>
+      <c r="G289" s="2">
+        <v>884067</v>
+      </c>
+      <c r="H289" s="2">
+        <v>875726</v>
+      </c>
+      <c r="I289" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" s="1">
+        <v>289</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E290" s="2">
+        <v>18479</v>
+      </c>
+      <c r="F290" s="2">
+        <v>18308</v>
+      </c>
+      <c r="G290" s="2">
+        <v>18137</v>
+      </c>
+      <c r="H290" s="2">
+        <v>17966</v>
+      </c>
+      <c r="I290" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" s="1">
+        <v>290</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E291" s="2">
+        <v>38351</v>
+      </c>
+      <c r="F291" s="2">
+        <v>37996</v>
+      </c>
+      <c r="G291" s="2">
+        <v>37641</v>
+      </c>
+      <c r="H291" s="2">
+        <v>37286</v>
+      </c>
+      <c r="I291" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" s="1">
+        <v>291</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E292" s="2">
+        <v>79866</v>
+      </c>
+      <c r="F292" s="2">
+        <v>79127</v>
+      </c>
+      <c r="G292" s="2">
+        <v>78387</v>
+      </c>
+      <c r="H292" s="2">
+        <v>77648</v>
+      </c>
+      <c r="I292" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" s="1">
+        <v>292</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E293" s="2">
+        <v>158454</v>
+      </c>
+      <c r="F293" s="2">
+        <v>156987</v>
+      </c>
+      <c r="G293" s="2">
+        <v>155520</v>
+      </c>
+      <c r="H293" s="2">
+        <v>154053</v>
+      </c>
+      <c r="I293" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" s="1">
+        <v>293</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E294" s="2">
+        <v>316980</v>
+      </c>
+      <c r="F294" s="2">
+        <v>314045</v>
+      </c>
+      <c r="G294" s="2">
+        <v>311110</v>
+      </c>
+      <c r="H294" s="2">
+        <v>308175</v>
+      </c>
+      <c r="I294" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" s="1">
+        <v>294</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E295" s="2">
+        <v>792459</v>
+      </c>
+      <c r="F295" s="2">
+        <v>785121</v>
+      </c>
+      <c r="G295" s="2">
+        <v>777783</v>
+      </c>
+      <c r="H295" s="2">
+        <v>770446</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" s="1">
+        <v>295</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E296" s="2">
+        <v>1585087</v>
+      </c>
+      <c r="F296" s="2">
+        <v>1570410</v>
+      </c>
+      <c r="G296" s="2">
+        <v>1555733</v>
+      </c>
+      <c r="H296" s="2">
+        <v>1541057</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" s="1">
+        <v>296</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="E297" s="2">
+        <v>5940</v>
+      </c>
+      <c r="F297" s="2">
+        <v>5885</v>
+      </c>
+      <c r="G297" s="2">
+        <v>5830</v>
+      </c>
+      <c r="H297" s="2">
+        <v>5775</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" s="1">
+        <v>297</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E298" s="2">
+        <v>14621</v>
+      </c>
+      <c r="F298" s="2">
+        <v>14486</v>
+      </c>
+      <c r="G298" s="2">
+        <v>14350</v>
+      </c>
+      <c r="H298" s="2">
+        <v>14215</v>
+      </c>
+      <c r="I298" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" s="1">
+        <v>298</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="E299" s="2">
+        <v>15444</v>
+      </c>
+      <c r="F299" s="2">
+        <v>15301</v>
+      </c>
+      <c r="G299" s="2">
+        <v>15158</v>
+      </c>
+      <c r="H299" s="2">
+        <v>15015</v>
+      </c>
+      <c r="I299" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" s="1">
+        <v>299</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E300" s="2">
+        <v>44447</v>
+      </c>
+      <c r="F300" s="2">
+        <v>44036</v>
+      </c>
+      <c r="G300" s="2">
+        <v>43624</v>
+      </c>
+      <c r="H300" s="2">
+        <v>43213</v>
+      </c>
+      <c r="I300" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" s="1">
+        <v>300</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E301" s="2">
+        <v>69866</v>
+      </c>
+      <c r="F301" s="2">
+        <v>69219</v>
+      </c>
+      <c r="G301" s="2">
+        <v>68572</v>
+      </c>
+      <c r="H301" s="2">
+        <v>67926</v>
+      </c>
+      <c r="I301" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" s="1">
+        <v>301</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E302" s="2">
+        <v>99592</v>
+      </c>
+      <c r="F302" s="2">
+        <v>98670</v>
+      </c>
+      <c r="G302" s="2">
+        <v>97748</v>
+      </c>
+      <c r="H302" s="2">
+        <v>96826</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" s="1">
+        <v>302</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="E303" s="2">
+        <v>108027</v>
+      </c>
+      <c r="F303" s="2">
+        <v>107027</v>
+      </c>
+      <c r="G303" s="2">
+        <v>106027</v>
+      </c>
+      <c r="H303" s="2">
+        <v>105026</v>
+      </c>
+      <c r="I303" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" s="1">
+        <v>303</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E304" s="2">
+        <v>192133</v>
+      </c>
+      <c r="F304" s="2">
+        <v>190354</v>
+      </c>
+      <c r="G304" s="2">
+        <v>188575</v>
+      </c>
+      <c r="H304" s="2">
+        <v>186796</v>
+      </c>
+      <c r="I304" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" s="1">
+        <v>304</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="E305" s="2">
+        <v>214272</v>
+      </c>
+      <c r="F305" s="2">
+        <v>212288</v>
+      </c>
+      <c r="G305" s="2">
+        <v>210304</v>
+      </c>
+      <c r="H305" s="2">
+        <v>208320</v>
+      </c>
+      <c r="I305" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" s="1">
+        <v>305</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E306" s="2">
+        <v>393018</v>
+      </c>
+      <c r="F306" s="2">
+        <v>389379</v>
+      </c>
+      <c r="G306" s="2">
+        <v>385740</v>
+      </c>
+      <c r="H306" s="2">
+        <v>382101</v>
+      </c>
+      <c r="I306" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" s="1">
+        <v>306</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E307" s="2">
+        <v>427464</v>
+      </c>
+      <c r="F307" s="2">
+        <v>423506</v>
+      </c>
+      <c r="G307" s="2">
+        <v>419548</v>
+      </c>
+      <c r="H307" s="2">
+        <v>415590</v>
+      </c>
+      <c r="I307" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" s="1">
+        <v>307</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E308" s="2">
+        <v>582135</v>
+      </c>
+      <c r="F308" s="2">
+        <v>576745</v>
+      </c>
+      <c r="G308" s="2">
+        <v>571355</v>
+      </c>
+      <c r="H308" s="2">
+        <v>565965</v>
+      </c>
+      <c r="I308" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309" s="1">
+        <v>308</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E309" s="2">
+        <v>965208</v>
+      </c>
+      <c r="F309" s="2">
+        <v>956271</v>
+      </c>
+      <c r="G309" s="2">
+        <v>947334</v>
+      </c>
+      <c r="H309" s="2">
+        <v>938397</v>
+      </c>
+      <c r="I309" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310" s="1">
+        <v>309</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E310" s="2">
+        <v>1070172</v>
+      </c>
+      <c r="F310" s="2">
+        <v>1060263</v>
+      </c>
+      <c r="G310" s="2">
+        <v>1050354</v>
+      </c>
+      <c r="H310" s="2">
+        <v>1040445</v>
+      </c>
+      <c r="I310" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311" s="1">
+        <v>310</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E311" s="2">
+        <v>1259630</v>
+      </c>
+      <c r="F311" s="2">
+        <v>1247967</v>
+      </c>
+      <c r="G311" s="2">
+        <v>1236303</v>
+      </c>
+      <c r="H311" s="2">
+        <v>1224640</v>
+      </c>
+      <c r="I311" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" s="1">
+        <v>311</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E312" s="2">
+        <v>1424520</v>
+      </c>
+      <c r="F312" s="2">
+        <v>1411330</v>
+      </c>
+      <c r="G312" s="2">
+        <v>1398140</v>
+      </c>
+      <c r="H312" s="2">
+        <v>1384950</v>
+      </c>
+      <c r="I312" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313" s="1">
+        <v>312</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E313" s="2">
+        <v>4217</v>
+      </c>
+      <c r="F313" s="2">
+        <v>4178</v>
+      </c>
+      <c r="G313" s="2">
+        <v>4139</v>
+      </c>
+      <c r="H313" s="2">
+        <v>4100</v>
+      </c>
+      <c r="I313" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314" s="1">
+        <v>313</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E314" s="2">
+        <v>7241</v>
+      </c>
+      <c r="F314" s="2">
+        <v>7174</v>
+      </c>
+      <c r="G314" s="2">
+        <v>7107</v>
+      </c>
+      <c r="H314" s="2">
+        <v>7040</v>
+      </c>
+      <c r="I314" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315" s="1">
+        <v>314</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="E315" s="2">
+        <v>14585</v>
+      </c>
+      <c r="F315" s="2">
+        <v>14450</v>
+      </c>
+      <c r="G315" s="2">
+        <v>14315</v>
+      </c>
+      <c r="H315" s="2">
+        <v>14180</v>
+      </c>
+      <c r="I315" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316" s="1">
+        <v>315</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E316" s="2">
+        <v>74661</v>
+      </c>
+      <c r="F316" s="2">
+        <v>73970</v>
+      </c>
+      <c r="G316" s="2">
+        <v>73279</v>
+      </c>
+      <c r="H316" s="2">
+        <v>72588</v>
+      </c>
+      <c r="I316" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317" s="1">
+        <v>316</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E317" s="2">
+        <v>108177</v>
+      </c>
+      <c r="F317" s="2">
+        <v>107175</v>
+      </c>
+      <c r="G317" s="2">
+        <v>106174</v>
+      </c>
+      <c r="H317" s="2">
+        <v>105172</v>
+      </c>
+      <c r="I317" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9">
+      <c r="A318" s="1">
+        <v>317</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E318" s="2">
+        <v>145082</v>
+      </c>
+      <c r="F318" s="2">
+        <v>143738</v>
+      </c>
+      <c r="G318" s="2">
+        <v>142395</v>
+      </c>
+      <c r="H318" s="2">
+        <v>141052</v>
+      </c>
+      <c r="I318" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9">
+      <c r="A319" s="1">
+        <v>318</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E319" s="2">
+        <v>289708</v>
+      </c>
+      <c r="F319" s="2">
+        <v>287025</v>
+      </c>
+      <c r="G319" s="2">
+        <v>284343</v>
+      </c>
+      <c r="H319" s="2">
+        <v>281660</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320" s="1">
+        <v>319</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E320" s="2">
+        <v>1425689</v>
+      </c>
+      <c r="F320" s="2">
+        <v>1412488</v>
+      </c>
+      <c r="G320" s="2">
+        <v>1399287</v>
+      </c>
+      <c r="H320" s="2">
+        <v>1386086</v>
+      </c>
+      <c r="I320" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321" s="1">
+        <v>320</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E321" s="2">
+        <v>3510891</v>
+      </c>
+      <c r="F321" s="2">
+        <v>3478383</v>
+      </c>
+      <c r="G321" s="2">
+        <v>3445875</v>
+      </c>
+      <c r="H321" s="2">
+        <v>3413366</v>
+      </c>
+      <c r="I321" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322" s="1">
+        <v>321</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E322" s="2">
+        <v>194156</v>
+      </c>
+      <c r="F322" s="2">
+        <v>192358</v>
+      </c>
+      <c r="G322" s="2">
+        <v>190560</v>
+      </c>
+      <c r="H322" s="2">
+        <v>188763</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323" s="1">
+        <v>322</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E323" s="2">
+        <v>494777</v>
+      </c>
+      <c r="F323" s="2">
+        <v>490196</v>
+      </c>
+      <c r="G323" s="2">
+        <v>485615</v>
+      </c>
+      <c r="H323" s="2">
+        <v>481033</v>
+      </c>
+      <c r="I323" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324" s="1">
+        <v>323</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E324" s="2">
+        <v>102600</v>
+      </c>
+      <c r="F324" s="2">
+        <v>101650</v>
+      </c>
+      <c r="G324" s="2">
+        <v>100700</v>
+      </c>
+      <c r="H324" s="2">
+        <v>99750</v>
+      </c>
+      <c r="I324" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325" s="1">
+        <v>324</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E325" s="2">
+        <v>156395</v>
+      </c>
+      <c r="F325" s="2">
+        <v>154947</v>
+      </c>
+      <c r="G325" s="2">
+        <v>153499</v>
+      </c>
+      <c r="H325" s="2">
+        <v>152051</v>
+      </c>
+      <c r="I325" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326" s="1">
+        <v>325</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E326" s="2">
+        <v>1668</v>
+      </c>
+      <c r="F326" s="2">
+        <v>1652</v>
+      </c>
+      <c r="G326" s="2">
+        <v>1637</v>
+      </c>
+      <c r="H326" s="2">
+        <v>1621</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327" s="1">
+        <v>326</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E327" s="2">
+        <v>2094</v>
+      </c>
+      <c r="F327" s="2">
+        <v>2075</v>
+      </c>
+      <c r="G327" s="2">
+        <v>2055</v>
+      </c>
+      <c r="H327" s="2">
+        <v>2036</v>
+      </c>
+      <c r="I327" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9">
+      <c r="A328" s="1">
+        <v>327</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E328" s="2">
+        <v>3052</v>
+      </c>
+      <c r="F328" s="2">
+        <v>3024</v>
+      </c>
+      <c r="G328" s="2">
+        <v>2996</v>
+      </c>
+      <c r="H328" s="2">
+        <v>2967</v>
+      </c>
+      <c r="I328" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9">
+      <c r="A329" s="1">
+        <v>328</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E329" s="2">
+        <v>5297</v>
+      </c>
+      <c r="F329" s="2">
+        <v>5248</v>
+      </c>
+      <c r="G329" s="2">
+        <v>5199</v>
+      </c>
+      <c r="H329" s="2">
+        <v>5150</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9">
+      <c r="A330" s="1">
+        <v>329</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E330" s="2">
+        <v>14745</v>
+      </c>
+      <c r="F330" s="2">
+        <v>14609</v>
+      </c>
+      <c r="G330" s="2">
+        <v>14472</v>
+      </c>
+      <c r="H330" s="2">
+        <v>14336</v>
+      </c>
+      <c r="I330" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9">
+      <c r="A331" s="1">
+        <v>330</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E331" s="2">
+        <v>45652</v>
+      </c>
+      <c r="F331" s="2">
+        <v>45229</v>
+      </c>
+      <c r="G331" s="2">
+        <v>44806</v>
+      </c>
+      <c r="H331" s="2">
+        <v>44384</v>
+      </c>
+      <c r="I331" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9">
+      <c r="A332" s="1">
+        <v>331</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E332" s="2">
+        <v>74428</v>
+      </c>
+      <c r="F332" s="2">
+        <v>73739</v>
+      </c>
+      <c r="G332" s="2">
+        <v>73050</v>
+      </c>
+      <c r="H332" s="2">
+        <v>72361</v>
+      </c>
+      <c r="I332" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9">
+      <c r="A333" s="1">
+        <v>332</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E333" s="2">
+        <v>104084</v>
+      </c>
+      <c r="F333" s="2">
+        <v>103120</v>
+      </c>
+      <c r="G333" s="2">
+        <v>102156</v>
+      </c>
+      <c r="H333" s="2">
+        <v>101193</v>
+      </c>
+      <c r="I333" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9">
+      <c r="A334" s="1">
+        <v>333</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E334" s="2">
+        <v>148815</v>
+      </c>
+      <c r="F334" s="2">
+        <v>147437</v>
+      </c>
+      <c r="G334" s="2">
+        <v>146060</v>
+      </c>
+      <c r="H334" s="2">
+        <v>144682</v>
+      </c>
+      <c r="I334" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9">
+      <c r="A335" s="1">
+        <v>334</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E335" s="2">
+        <v>223272</v>
+      </c>
+      <c r="F335" s="2">
+        <v>221204</v>
+      </c>
+      <c r="G335" s="2">
+        <v>219137</v>
+      </c>
+      <c r="H335" s="2">
+        <v>217070</v>
+      </c>
+      <c r="I335" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9">
+      <c r="A336" s="1">
+        <v>335</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E336" s="2">
+        <v>446652</v>
+      </c>
+      <c r="F336" s="2">
+        <v>442517</v>
+      </c>
+      <c r="G336" s="2">
+        <v>438381</v>
+      </c>
+      <c r="H336" s="2">
+        <v>434245</v>
+      </c>
+      <c r="I336" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9">
+      <c r="A337" s="1">
+        <v>336</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E337" s="2">
+        <v>753300</v>
+      </c>
+      <c r="F337" s="2">
+        <v>746325</v>
+      </c>
+      <c r="G337" s="2">
+        <v>739350</v>
+      </c>
+      <c r="H337" s="2">
+        <v>732375</v>
+      </c>
+      <c r="I337" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9">
+      <c r="A338" s="1">
+        <v>337</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E338" s="2">
+        <v>1503122</v>
+      </c>
+      <c r="F338" s="2">
+        <v>1489205</v>
+      </c>
+      <c r="G338" s="2">
+        <v>1475287</v>
+      </c>
+      <c r="H338" s="2">
+        <v>1461369</v>
+      </c>
+      <c r="I338" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9">
+      <c r="A339" s="1">
+        <v>338</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E339" s="2">
+        <v>2273</v>
+      </c>
+      <c r="F339" s="2">
+        <v>2252</v>
+      </c>
+      <c r="G339" s="2">
+        <v>2231</v>
+      </c>
+      <c r="H339" s="2">
+        <v>2210</v>
+      </c>
+      <c r="I339" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9">
+      <c r="A340" s="1">
+        <v>339</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E340" s="2">
+        <v>3623</v>
+      </c>
+      <c r="F340" s="2">
+        <v>3590</v>
+      </c>
+      <c r="G340" s="2">
+        <v>3556</v>
+      </c>
+      <c r="H340" s="2">
+        <v>3523</v>
+      </c>
+      <c r="I340" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9">
+      <c r="A341" s="1">
+        <v>340</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E341" s="2">
+        <v>4703</v>
+      </c>
+      <c r="F341" s="2">
+        <v>4660</v>
+      </c>
+      <c r="G341" s="2">
+        <v>4616</v>
+      </c>
+      <c r="H341" s="2">
+        <v>4573</v>
+      </c>
+      <c r="I341" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9">
+      <c r="A342" s="1">
+        <v>341</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E342" s="2">
+        <v>68904</v>
+      </c>
+      <c r="F342" s="2">
+        <v>68266</v>
+      </c>
+      <c r="G342" s="2">
+        <v>67628</v>
+      </c>
+      <c r="H342" s="2">
+        <v>66990</v>
+      </c>
+      <c r="I342" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9">
+      <c r="A343" s="1">
+        <v>342</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E343" s="2">
+        <v>78246</v>
+      </c>
+      <c r="F343" s="2">
+        <v>77522</v>
+      </c>
+      <c r="G343" s="2">
+        <v>76797</v>
+      </c>
+      <c r="H343" s="2">
+        <v>76073</v>
+      </c>
+      <c r="I343" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9">
+      <c r="A344" s="1">
+        <v>343</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E344" s="2">
+        <v>85066</v>
+      </c>
+      <c r="F344" s="2">
+        <v>84279</v>
+      </c>
+      <c r="G344" s="2">
+        <v>83491</v>
+      </c>
+      <c r="H344" s="2">
+        <v>82703</v>
+      </c>
+      <c r="I344" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9">
+      <c r="A345" s="1">
+        <v>344</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E345" s="2">
+        <v>90499</v>
+      </c>
+      <c r="F345" s="2">
+        <v>89661</v>
+      </c>
+      <c r="G345" s="2">
+        <v>88823</v>
+      </c>
+      <c r="H345" s="2">
+        <v>87985</v>
+      </c>
+      <c r="I345" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9">
+      <c r="A346" s="1">
+        <v>345</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E346" s="2">
+        <v>82304</v>
+      </c>
+      <c r="F346" s="2">
+        <v>81541</v>
+      </c>
+      <c r="G346" s="2">
+        <v>80779</v>
+      </c>
+      <c r="H346" s="2">
+        <v>80017</v>
+      </c>
+      <c r="I346" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9">
+      <c r="A347" s="1">
+        <v>346</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E347" s="2">
+        <v>3306</v>
+      </c>
+      <c r="F347" s="2">
+        <v>3275</v>
+      </c>
+      <c r="G347" s="2">
+        <v>3245</v>
+      </c>
+      <c r="H347" s="2">
+        <v>3214</v>
+      </c>
+      <c r="I347" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9">
+      <c r="A348" s="1">
+        <v>347</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E348" s="2">
+        <v>4131</v>
+      </c>
+      <c r="F348" s="2">
+        <v>4093</v>
+      </c>
+      <c r="G348" s="2">
+        <v>4055</v>
+      </c>
+      <c r="H348" s="2">
+        <v>4016</v>
+      </c>
+      <c r="I348" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9">
+      <c r="A349" s="1">
+        <v>348</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E349" s="2">
+        <v>10503</v>
+      </c>
+      <c r="F349" s="2">
+        <v>10406</v>
+      </c>
+      <c r="G349" s="2">
+        <v>10309</v>
+      </c>
+      <c r="H349" s="2">
+        <v>10211</v>
+      </c>
+      <c r="I349" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350" s="1">
+        <v>349</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E350" s="2">
+        <v>1798</v>
+      </c>
+      <c r="F350" s="2">
+        <v>1782</v>
+      </c>
+      <c r="G350" s="2">
+        <v>1765</v>
+      </c>
+      <c r="H350" s="2">
+        <v>1748</v>
+      </c>
+      <c r="I350" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9">
+      <c r="A351" s="1">
+        <v>350</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E351" s="2">
+        <v>16780</v>
+      </c>
+      <c r="F351" s="2">
+        <v>16625</v>
+      </c>
+      <c r="G351" s="2">
+        <v>16469</v>
+      </c>
+      <c r="H351" s="2">
+        <v>16314</v>
+      </c>
+      <c r="I351" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352" s="1">
+        <v>351</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E352" s="2">
+        <v>25769</v>
+      </c>
+      <c r="F352" s="2">
+        <v>25530</v>
+      </c>
+      <c r="G352" s="2">
+        <v>25292</v>
+      </c>
+      <c r="H352" s="2">
+        <v>25053</v>
+      </c>
+      <c r="I352" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9">
+      <c r="A353" s="1">
+        <v>352</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E353" s="2">
+        <v>41510</v>
+      </c>
+      <c r="F353" s="2">
+        <v>41125</v>
+      </c>
+      <c r="G353" s="2">
+        <v>40741</v>
+      </c>
+      <c r="H353" s="2">
+        <v>40357</v>
+      </c>
+      <c r="I353" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9">
+      <c r="A354" s="1">
+        <v>353</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E354" s="2">
+        <v>43269</v>
+      </c>
+      <c r="F354" s="2">
+        <v>42868</v>
+      </c>
+      <c r="G354" s="2">
+        <v>42468</v>
+      </c>
+      <c r="H354" s="2">
+        <v>42067</v>
+      </c>
+      <c r="I354" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9">
+      <c r="A355" s="1">
+        <v>354</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E355" s="2">
+        <v>58671</v>
+      </c>
+      <c r="F355" s="2">
+        <v>58128</v>
+      </c>
+      <c r="G355" s="2">
+        <v>57585</v>
+      </c>
+      <c r="H355" s="2">
+        <v>57041</v>
+      </c>
+      <c r="I355" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9">
+      <c r="A356" s="1">
+        <v>355</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E356" s="2">
+        <v>83422</v>
+      </c>
+      <c r="F356" s="2">
+        <v>82650</v>
+      </c>
+      <c r="G356" s="2">
+        <v>81878</v>
+      </c>
+      <c r="H356" s="2">
+        <v>81105</v>
+      </c>
+      <c r="I356" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9">
+      <c r="A357" s="1">
+        <v>356</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E357" s="2">
+        <v>71588</v>
+      </c>
+      <c r="F357" s="2">
+        <v>70925</v>
+      </c>
+      <c r="G357" s="2">
+        <v>70262</v>
+      </c>
+      <c r="H357" s="2">
+        <v>69599</v>
+      </c>
+      <c r="I357" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9">
+      <c r="A358" s="1">
+        <v>357</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E358" s="2">
+        <v>97779</v>
+      </c>
+      <c r="F358" s="2">
+        <v>96874</v>
+      </c>
+      <c r="G358" s="2">
+        <v>95968</v>
+      </c>
+      <c r="H358" s="2">
+        <v>95063</v>
+      </c>
+      <c r="I358" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9">
+      <c r="A359" s="1">
+        <v>358</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E359" s="2">
+        <v>132250</v>
+      </c>
+      <c r="F359" s="2">
+        <v>131026</v>
+      </c>
+      <c r="G359" s="2">
+        <v>129801</v>
+      </c>
+      <c r="H359" s="2">
+        <v>128577</v>
+      </c>
+      <c r="I359" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9">
+      <c r="A360" s="1">
+        <v>359</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E360" s="2">
+        <v>167715</v>
+      </c>
+      <c r="F360" s="2">
+        <v>166162</v>
+      </c>
+      <c r="G360" s="2">
+        <v>164610</v>
+      </c>
+      <c r="H360" s="2">
+        <v>163057</v>
+      </c>
+      <c r="I360" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361" s="1">
+        <v>360</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E361" s="2">
+        <v>204794</v>
+      </c>
+      <c r="F361" s="2">
+        <v>202898</v>
+      </c>
+      <c r="G361" s="2">
+        <v>201001</v>
+      </c>
+      <c r="H361" s="2">
+        <v>199105</v>
+      </c>
+      <c r="I361" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362" s="1">
+        <v>361</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E362" s="2">
+        <v>462558</v>
+      </c>
+      <c r="F362" s="2">
+        <v>458275</v>
+      </c>
+      <c r="G362" s="2">
+        <v>453992</v>
+      </c>
+      <c r="H362" s="2">
+        <v>449709</v>
+      </c>
+      <c r="I362" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363" s="1">
+        <v>362</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="E363" s="2">
+        <v>1076468</v>
+      </c>
+      <c r="F363" s="2">
+        <v>1066501</v>
+      </c>
+      <c r="G363" s="2">
+        <v>1056534</v>
+      </c>
+      <c r="H363" s="2">
+        <v>1046567</v>
+      </c>
+      <c r="I363" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364" s="1">
+        <v>363</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E364" s="2">
+        <v>15806</v>
+      </c>
+      <c r="F364" s="2">
+        <v>15659</v>
+      </c>
+      <c r="G364" s="2">
+        <v>15513</v>
+      </c>
+      <c r="H364" s="2">
+        <v>15367</v>
+      </c>
+      <c r="I364" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9">
+      <c r="A365" s="1">
+        <v>364</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E365" s="2">
+        <v>27451</v>
+      </c>
+      <c r="F365" s="2">
+        <v>27197</v>
+      </c>
+      <c r="G365" s="2">
+        <v>26943</v>
+      </c>
+      <c r="H365" s="2">
+        <v>26689</v>
+      </c>
+      <c r="I365" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9">
+      <c r="A366" s="1">
+        <v>365</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E366" s="2">
+        <v>4956</v>
+      </c>
+      <c r="F366" s="2">
+        <v>4910</v>
+      </c>
+      <c r="G366" s="2">
+        <v>4864</v>
+      </c>
+      <c r="H366" s="2">
+        <v>4818</v>
+      </c>
+      <c r="I366" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9">
+      <c r="A367" s="1">
+        <v>366</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E367" s="2">
+        <v>7504</v>
+      </c>
+      <c r="F367" s="2">
+        <v>7434</v>
+      </c>
+      <c r="G367" s="2">
+        <v>7365</v>
+      </c>
+      <c r="H367" s="2">
+        <v>7295</v>
+      </c>
+      <c r="I367" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9">
+      <c r="A368" s="1">
+        <v>367</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E368" s="2">
+        <v>9077</v>
+      </c>
+      <c r="F368" s="2">
+        <v>8993</v>
+      </c>
+      <c r="G368" s="2">
+        <v>8909</v>
+      </c>
+      <c r="H368" s="2">
+        <v>8825</v>
+      </c>
+      <c r="I368" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9">
+      <c r="A369" s="1">
+        <v>368</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E369" s="2">
+        <v>9931</v>
+      </c>
+      <c r="F369" s="2">
+        <v>9839</v>
+      </c>
+      <c r="G369" s="2">
+        <v>9747</v>
+      </c>
+      <c r="H369" s="2">
+        <v>9655</v>
+      </c>
+      <c r="I369" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9">
+      <c r="A370" s="1">
+        <v>369</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E370" s="2">
+        <v>10619</v>
+      </c>
+      <c r="F370" s="2">
+        <v>10520</v>
+      </c>
+      <c r="G370" s="2">
+        <v>10422</v>
+      </c>
+      <c r="H370" s="2">
+        <v>10324</v>
+      </c>
+      <c r="I370" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9">
+      <c r="A371" s="1">
+        <v>370</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E371" s="2">
+        <v>12229</v>
+      </c>
+      <c r="F371" s="2">
+        <v>12116</v>
+      </c>
+      <c r="G371" s="2">
+        <v>12002</v>
+      </c>
+      <c r="H371" s="2">
+        <v>11889</v>
+      </c>
+      <c r="I371" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9">
+      <c r="A372" s="1">
+        <v>371</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E372" s="2">
+        <v>13053</v>
+      </c>
+      <c r="F372" s="2">
+        <v>12932</v>
+      </c>
+      <c r="G372" s="2">
+        <v>12811</v>
+      </c>
+      <c r="H372" s="2">
+        <v>12690</v>
+      </c>
+      <c r="I372" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9">
+      <c r="A373" s="1">
+        <v>372</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E373" s="2">
+        <v>15058</v>
+      </c>
+      <c r="F373" s="2">
+        <v>14919</v>
+      </c>
+      <c r="G373" s="2">
+        <v>14780</v>
+      </c>
+      <c r="H373" s="2">
+        <v>14640</v>
+      </c>
+      <c r="I373" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9">
+      <c r="A374" s="1">
+        <v>373</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E374" s="2">
+        <v>17224</v>
+      </c>
+      <c r="F374" s="2">
+        <v>17064</v>
+      </c>
+      <c r="G374" s="2">
+        <v>16905</v>
+      </c>
+      <c r="H374" s="2">
+        <v>16745</v>
+      </c>
+      <c r="I374" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9">
+      <c r="A375" s="1">
+        <v>374</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E375" s="2">
+        <v>18279</v>
+      </c>
+      <c r="F375" s="2">
+        <v>18110</v>
+      </c>
+      <c r="G375" s="2">
+        <v>17941</v>
+      </c>
+      <c r="H375" s="2">
+        <v>17771</v>
+      </c>
+      <c r="I375" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9">
+      <c r="A376" s="1">
+        <v>375</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="E376" s="2">
+        <v>19008</v>
+      </c>
+      <c r="F376" s="2">
+        <v>18832</v>
+      </c>
+      <c r="G376" s="2">
+        <v>18656</v>
+      </c>
+      <c r="H376" s="2">
+        <v>18480</v>
+      </c>
+      <c r="I376" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9">
+      <c r="A377" s="1">
+        <v>376</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E377" s="2">
+        <v>19872</v>
+      </c>
+      <c r="F377" s="2">
+        <v>19688</v>
+      </c>
+      <c r="G377" s="2">
+        <v>19504</v>
+      </c>
+      <c r="H377" s="2">
+        <v>19320</v>
+      </c>
+      <c r="I377" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9">
+      <c r="A378" s="1">
+        <v>377</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E378" s="2">
+        <v>21618</v>
+      </c>
+      <c r="F378" s="2">
+        <v>21418</v>
+      </c>
+      <c r="G378" s="2">
+        <v>21218</v>
+      </c>
+      <c r="H378" s="2">
+        <v>21018</v>
+      </c>
+      <c r="I378" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9">
+      <c r="A379" s="1">
+        <v>378</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E379" s="2">
+        <v>22680</v>
+      </c>
+      <c r="F379" s="2">
+        <v>22470</v>
+      </c>
+      <c r="G379" s="2">
+        <v>22260</v>
+      </c>
+      <c r="H379" s="2">
+        <v>22050</v>
+      </c>
+      <c r="I379" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9">
+      <c r="A380" s="1">
+        <v>379</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E380" s="2">
+        <v>27778</v>
+      </c>
+      <c r="F380" s="2">
+        <v>27520</v>
+      </c>
+      <c r="G380" s="2">
+        <v>27263</v>
+      </c>
+      <c r="H380" s="2">
+        <v>27006</v>
+      </c>
+      <c r="I380" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9">
+      <c r="A381" s="1">
+        <v>380</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E381" s="2">
+        <v>36936</v>
+      </c>
+      <c r="F381" s="2">
+        <v>36594</v>
+      </c>
+      <c r="G381" s="2">
+        <v>36252</v>
+      </c>
+      <c r="H381" s="2">
+        <v>35910</v>
+      </c>
+      <c r="I381" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9">
+      <c r="A382" s="1">
+        <v>381</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E382" s="2">
+        <v>40364</v>
+      </c>
+      <c r="F382" s="2">
+        <v>39990</v>
+      </c>
+      <c r="G382" s="2">
+        <v>39616</v>
+      </c>
+      <c r="H382" s="2">
+        <v>39243</v>
+      </c>
+      <c r="I382" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9">
+      <c r="A383" s="1">
+        <v>382</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E383" s="2">
+        <v>45171</v>
+      </c>
+      <c r="F383" s="2">
+        <v>44753</v>
+      </c>
+      <c r="G383" s="2">
+        <v>44335</v>
+      </c>
+      <c r="H383" s="2">
+        <v>43916</v>
+      </c>
+      <c r="I383" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9">
+      <c r="A384" s="1">
+        <v>383</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E384" s="2">
+        <v>45671</v>
+      </c>
+      <c r="F384" s="2">
+        <v>45248</v>
+      </c>
+      <c r="G384" s="2">
+        <v>44825</v>
+      </c>
+      <c r="H384" s="2">
+        <v>44402</v>
+      </c>
+      <c r="I384" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9">
+      <c r="A385" s="1">
+        <v>384</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E385" s="2">
+        <v>53811</v>
+      </c>
+      <c r="F385" s="2">
+        <v>53313</v>
+      </c>
+      <c r="G385" s="2">
+        <v>52815</v>
+      </c>
+      <c r="H385" s="2">
+        <v>52316</v>
+      </c>
+      <c r="I385" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9">
+      <c r="A386" s="1">
+        <v>385</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E386" s="2">
+        <v>58047</v>
+      </c>
+      <c r="F386" s="2">
+        <v>57509</v>
+      </c>
+      <c r="G386" s="2">
+        <v>56972</v>
+      </c>
+      <c r="H386" s="2">
+        <v>56434</v>
+      </c>
+      <c r="I386" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9">
+      <c r="A387" s="1">
+        <v>386</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E387" s="2">
+        <v>63599</v>
+      </c>
+      <c r="F387" s="2">
+        <v>63010</v>
+      </c>
+      <c r="G387" s="2">
+        <v>62421</v>
+      </c>
+      <c r="H387" s="2">
+        <v>61832</v>
+      </c>
+      <c r="I387" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9">
+      <c r="A388" s="1">
+        <v>387</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E388" s="2">
+        <v>65249</v>
+      </c>
+      <c r="F388" s="2">
+        <v>64645</v>
+      </c>
+      <c r="G388" s="2">
+        <v>64041</v>
+      </c>
+      <c r="H388" s="2">
+        <v>63437</v>
+      </c>
+      <c r="I388" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9">
+      <c r="A389" s="1">
+        <v>388</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E389" s="2">
+        <v>71735</v>
+      </c>
+      <c r="F389" s="2">
+        <v>71070</v>
+      </c>
+      <c r="G389" s="2">
+        <v>70406</v>
+      </c>
+      <c r="H389" s="2">
+        <v>69742</v>
+      </c>
+      <c r="I389" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9">
+      <c r="A390" s="1">
+        <v>389</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E390" s="2">
+        <v>80698</v>
+      </c>
+      <c r="F390" s="2">
+        <v>79950</v>
+      </c>
+      <c r="G390" s="2">
+        <v>79203</v>
+      </c>
+      <c r="H390" s="2">
+        <v>78456</v>
+      </c>
+      <c r="I390" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9">
+      <c r="A391" s="1">
+        <v>390</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E391" s="2">
+        <v>90490</v>
+      </c>
+      <c r="F391" s="2">
+        <v>89652</v>
+      </c>
+      <c r="G391" s="2">
+        <v>88814</v>
+      </c>
+      <c r="H391" s="2">
+        <v>87976</v>
+      </c>
+      <c r="I391" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9">
+      <c r="A392" s="1">
+        <v>391</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E392" s="2">
+        <v>98631</v>
+      </c>
+      <c r="F392" s="2">
+        <v>97718</v>
+      </c>
+      <c r="G392" s="2">
+        <v>96805</v>
+      </c>
+      <c r="H392" s="2">
+        <v>95891</v>
+      </c>
+      <c r="I392" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9">
+      <c r="A393" s="1">
+        <v>392</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E393" s="2">
+        <v>107595</v>
+      </c>
+      <c r="F393" s="2">
+        <v>106599</v>
+      </c>
+      <c r="G393" s="2">
+        <v>105603</v>
+      </c>
+      <c r="H393" s="2">
+        <v>104606</v>
+      </c>
+      <c r="I393" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9">
+      <c r="A394" s="1">
+        <v>393</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E394" s="2">
+        <v>132105</v>
+      </c>
+      <c r="F394" s="2">
+        <v>130881</v>
+      </c>
+      <c r="G394" s="2">
+        <v>129658</v>
+      </c>
+      <c r="H394" s="2">
+        <v>128435</v>
+      </c>
+      <c r="I394" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9">
+      <c r="A395" s="1">
+        <v>394</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E395" s="2">
+        <v>141069</v>
+      </c>
+      <c r="F395" s="2">
+        <v>139762</v>
+      </c>
+      <c r="G395" s="2">
+        <v>138456</v>
+      </c>
+      <c r="H395" s="2">
+        <v>137150</v>
+      </c>
+      <c r="I395" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9">
+      <c r="A396" s="1">
+        <v>395</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E396" s="2">
+        <v>143451</v>
+      </c>
+      <c r="F396" s="2">
+        <v>142123</v>
+      </c>
+      <c r="G396" s="2">
+        <v>140795</v>
+      </c>
+      <c r="H396" s="2">
+        <v>139466</v>
+      </c>
+      <c r="I396" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9">
+      <c r="A397" s="1">
+        <v>396</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E397" s="2">
+        <v>179307</v>
+      </c>
+      <c r="F397" s="2">
+        <v>177647</v>
+      </c>
+      <c r="G397" s="2">
+        <v>175987</v>
+      </c>
+      <c r="H397" s="2">
+        <v>174326</v>
+      </c>
+      <c r="I397" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9">
+      <c r="A398" s="1">
+        <v>397</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E398" s="2">
+        <v>196498</v>
+      </c>
+      <c r="F398" s="2">
+        <v>194679</v>
+      </c>
+      <c r="G398" s="2">
+        <v>192860</v>
+      </c>
+      <c r="H398" s="2">
+        <v>191040</v>
+      </c>
+      <c r="I398" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9">
+      <c r="A399" s="1">
+        <v>398</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E399" s="2">
+        <v>224127</v>
+      </c>
+      <c r="F399" s="2">
+        <v>222052</v>
+      </c>
+      <c r="G399" s="2">
+        <v>219977</v>
+      </c>
+      <c r="H399" s="2">
+        <v>217901</v>
+      </c>
+      <c r="I399" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9">
+      <c r="A400" s="1">
+        <v>399</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E400" s="2">
+        <v>249459</v>
+      </c>
+      <c r="F400" s="2">
+        <v>247150</v>
+      </c>
+      <c r="G400" s="2">
+        <v>244840</v>
+      </c>
+      <c r="H400" s="2">
+        <v>242530</v>
+      </c>
+      <c r="I400" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9">
+      <c r="A401" s="1">
+        <v>400</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E401" s="2">
+        <v>251842</v>
+      </c>
+      <c r="F401" s="2">
+        <v>249510</v>
+      </c>
+      <c r="G401" s="2">
+        <v>247178</v>
+      </c>
+      <c r="H401" s="2">
+        <v>244846</v>
+      </c>
+      <c r="I401" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9">
+      <c r="A402" s="1">
+        <v>401</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E402" s="2">
+        <v>267387</v>
+      </c>
+      <c r="F402" s="2">
+        <v>264912</v>
+      </c>
+      <c r="G402" s="2">
+        <v>262436</v>
+      </c>
+      <c r="H402" s="2">
+        <v>259960</v>
+      </c>
+      <c r="I402" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9">
+      <c r="A403" s="1">
+        <v>402</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E403" s="2">
+        <v>268947</v>
+      </c>
+      <c r="F403" s="2">
+        <v>266457</v>
+      </c>
+      <c r="G403" s="2">
+        <v>263967</v>
+      </c>
+      <c r="H403" s="2">
+        <v>261476</v>
+      </c>
+      <c r="I403" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9">
+      <c r="A404" s="1">
+        <v>403</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E404" s="2">
+        <v>268947</v>
+      </c>
+      <c r="F404" s="2">
+        <v>266457</v>
+      </c>
+      <c r="G404" s="2">
+        <v>263967</v>
+      </c>
+      <c r="H404" s="2">
+        <v>261476</v>
+      </c>
+      <c r="I404" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9">
+      <c r="A405" s="1">
+        <v>404</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E405" s="2">
+        <v>338277</v>
+      </c>
+      <c r="F405" s="2">
+        <v>335144</v>
+      </c>
+      <c r="G405" s="2">
+        <v>332012</v>
+      </c>
+      <c r="H405" s="2">
+        <v>328880</v>
+      </c>
+      <c r="I405" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9">
+      <c r="A406" s="1">
+        <v>405</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E406" s="2">
+        <v>448227</v>
+      </c>
+      <c r="F406" s="2">
+        <v>444077</v>
+      </c>
+      <c r="G406" s="2">
+        <v>439927</v>
+      </c>
+      <c r="H406" s="2">
+        <v>435776</v>
+      </c>
+      <c r="I406" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9">
+      <c r="A407" s="1">
+        <v>406</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E407" s="2">
+        <v>898073</v>
+      </c>
+      <c r="F407" s="2">
+        <v>889757</v>
+      </c>
+      <c r="G407" s="2">
+        <v>881442</v>
+      </c>
+      <c r="H407" s="2">
+        <v>873126</v>
+      </c>
+      <c r="I407" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9">
+      <c r="A408" s="1">
+        <v>407</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E408" s="2">
+        <v>987713</v>
+      </c>
+      <c r="F408" s="2">
+        <v>978567</v>
+      </c>
+      <c r="G408" s="2">
+        <v>969422</v>
+      </c>
+      <c r="H408" s="2">
+        <v>960276</v>
+      </c>
+      <c r="I408" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9">
+      <c r="A409" s="1">
+        <v>408</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E409" s="2">
+        <v>1075707</v>
+      </c>
+      <c r="F409" s="2">
+        <v>1065747</v>
+      </c>
+      <c r="G409" s="2">
+        <v>1055787</v>
+      </c>
+      <c r="H409" s="2">
+        <v>1045826</v>
+      </c>
+      <c r="I409" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9">
+      <c r="A410" s="1">
+        <v>409</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E410" s="2">
+        <v>1796119</v>
+      </c>
+      <c r="F410" s="2">
+        <v>1779488</v>
+      </c>
+      <c r="G410" s="2">
+        <v>1762857</v>
+      </c>
+      <c r="H410" s="2">
+        <v>1746227</v>
+      </c>
+      <c r="I410" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9">
+      <c r="A411" s="1">
+        <v>410</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C411" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E411" s="2">
+        <v>4495190</v>
+      </c>
+      <c r="F411" s="2">
+        <v>4453568</v>
+      </c>
+      <c r="G411" s="2">
+        <v>4411946</v>
+      </c>
+      <c r="H411" s="2">
+        <v>4370324</v>
+      </c>
+      <c r="I411" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9">
+      <c r="A412" s="1">
+        <v>411</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="C412" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E412" s="2">
+        <v>9003175</v>
+      </c>
+      <c r="F412" s="2">
+        <v>8919812</v>
+      </c>
+      <c r="G412" s="2">
+        <v>8836449</v>
+      </c>
+      <c r="H412" s="2">
+        <v>8753087</v>
+      </c>
+      <c r="I412" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9">
+      <c r="A413" s="1">
+        <v>412</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C413" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E413" s="2">
+        <v>6739</v>
+      </c>
+      <c r="F413" s="2">
+        <v>6677</v>
+      </c>
+      <c r="G413" s="2">
+        <v>6614</v>
+      </c>
+      <c r="H413" s="2">
+        <v>6552</v>
+      </c>
+      <c r="I413" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9">
+      <c r="A414" s="1">
+        <v>413</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="C414" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E414" s="2">
+        <v>11885</v>
+      </c>
+      <c r="F414" s="2">
+        <v>11775</v>
+      </c>
+      <c r="G414" s="2">
+        <v>11665</v>
+      </c>
+      <c r="H414" s="2">
+        <v>11555</v>
+      </c>
+      <c r="I414" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9">
+      <c r="A415" s="1">
+        <v>414</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="C415" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E415" s="2">
+        <v>17545</v>
+      </c>
+      <c r="F415" s="2">
+        <v>17382</v>
+      </c>
+      <c r="G415" s="2">
+        <v>17220</v>
+      </c>
+      <c r="H415" s="2">
+        <v>17057</v>
+      </c>
+      <c r="I415" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9">
+      <c r="A416" s="1">
+        <v>415</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E416" s="2">
+        <v>21503</v>
+      </c>
+      <c r="F416" s="2">
+        <v>21304</v>
+      </c>
+      <c r="G416" s="2">
+        <v>21105</v>
+      </c>
+      <c r="H416" s="2">
+        <v>20906</v>
+      </c>
+      <c r="I416" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9">
+      <c r="A417" s="1">
+        <v>416</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E417" s="2">
+        <v>28463</v>
+      </c>
+      <c r="F417" s="2">
+        <v>28200</v>
+      </c>
+      <c r="G417" s="2">
+        <v>27936</v>
+      </c>
+      <c r="H417" s="2">
+        <v>27673</v>
+      </c>
+      <c r="I417" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9">
+      <c r="A418" s="1">
+        <v>417</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="C418" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E418" s="2">
+        <v>53487</v>
+      </c>
+      <c r="F418" s="2">
+        <v>52992</v>
+      </c>
+      <c r="G418" s="2">
+        <v>52497</v>
+      </c>
+      <c r="H418" s="2">
+        <v>52001</v>
+      </c>
+      <c r="I418" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9">
+      <c r="A419" s="1">
+        <v>418</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C419" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E419" s="2">
+        <v>107622</v>
+      </c>
+      <c r="F419" s="2">
+        <v>106626</v>
+      </c>
+      <c r="G419" s="2">
+        <v>105629</v>
+      </c>
+      <c r="H419" s="2">
+        <v>104633</v>
+      </c>
+      <c r="I419" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9">
+      <c r="A420" s="1">
+        <v>419</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C420" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E420" s="2">
+        <v>217388</v>
+      </c>
+      <c r="F420" s="2">
+        <v>215375</v>
+      </c>
+      <c r="G420" s="2">
+        <v>213362</v>
+      </c>
+      <c r="H420" s="2">
+        <v>211349</v>
+      </c>
+      <c r="I420" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9">
+      <c r="A421" s="1">
+        <v>420</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C421" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E421" s="2">
+        <v>6210</v>
+      </c>
+      <c r="F421" s="2">
+        <v>6153</v>
+      </c>
+      <c r="G421" s="2">
+        <v>6095</v>
+      </c>
+      <c r="H421" s="2">
+        <v>6038</v>
+      </c>
+      <c r="I421" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9">
+      <c r="A422" s="1">
+        <v>421</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C422" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E422" s="2">
+        <v>10692</v>
+      </c>
+      <c r="F422" s="2">
+        <v>10593</v>
+      </c>
+      <c r="G422" s="2">
+        <v>10494</v>
+      </c>
+      <c r="H422" s="2">
+        <v>10395</v>
+      </c>
+      <c r="I422" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9">
+      <c r="A423" s="1">
+        <v>422</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C423" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E423" s="2">
+        <v>15876</v>
+      </c>
+      <c r="F423" s="2">
+        <v>15729</v>
+      </c>
+      <c r="G423" s="2">
+        <v>15582</v>
+      </c>
+      <c r="H423" s="2">
+        <v>15435</v>
+      </c>
+      <c r="I423" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9">
+      <c r="A424" s="1">
+        <v>423</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C424" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E424" s="2">
+        <v>21136</v>
+      </c>
+      <c r="F424" s="2">
+        <v>20940</v>
+      </c>
+      <c r="G424" s="2">
+        <v>20744</v>
+      </c>
+      <c r="H424" s="2">
+        <v>20549</v>
+      </c>
+      <c r="I424" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9">
+      <c r="A425" s="1">
+        <v>424</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C425" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E425" s="2">
+        <v>26028</v>
+      </c>
+      <c r="F425" s="2">
+        <v>25787</v>
+      </c>
+      <c r="G425" s="2">
+        <v>25546</v>
+      </c>
+      <c r="H425" s="2">
+        <v>25305</v>
+      </c>
+      <c r="I425" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9">
+      <c r="A426" s="1">
+        <v>425</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E426" s="2">
+        <v>37918</v>
+      </c>
+      <c r="F426" s="2">
+        <v>37567</v>
+      </c>
+      <c r="G426" s="2">
+        <v>37216</v>
+      </c>
+      <c r="H426" s="2">
+        <v>36864</v>
+      </c>
+      <c r="I426" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9">
+      <c r="A427" s="1">
+        <v>426</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C427" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E427" s="2">
+        <v>52337</v>
+      </c>
+      <c r="F427" s="2">
+        <v>51852</v>
+      </c>
+      <c r="G427" s="2">
+        <v>51368</v>
+      </c>
+      <c r="H427" s="2">
+        <v>50883</v>
+      </c>
+      <c r="I427" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9">
+      <c r="A428" s="1">
+        <v>427</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="C428" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E428" s="2">
+        <v>62775</v>
+      </c>
+      <c r="F428" s="2">
+        <v>62194</v>
+      </c>
+      <c r="G428" s="2">
+        <v>61613</v>
+      </c>
+      <c r="H428" s="2">
+        <v>61031</v>
+      </c>
+      <c r="I428" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9">
+      <c r="A429" s="1">
+        <v>428</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="C429" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E429" s="2">
+        <v>5211</v>
+      </c>
+      <c r="F429" s="2">
+        <v>5163</v>
+      </c>
+      <c r="G429" s="2">
+        <v>5115</v>
+      </c>
+      <c r="H429" s="2">
+        <v>5066</v>
+      </c>
+      <c r="I429" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9">
+      <c r="A430" s="1">
+        <v>429</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="C430" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E430" s="2">
+        <v>10476</v>
+      </c>
+      <c r="F430" s="2">
+        <v>10379</v>
+      </c>
+      <c r="G430" s="2">
+        <v>10282</v>
+      </c>
+      <c r="H430" s="2">
+        <v>10185</v>
+      </c>
+      <c r="I430" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9">
+      <c r="A431" s="1">
+        <v>430</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="C431" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E431" s="2">
+        <v>20466</v>
+      </c>
+      <c r="F431" s="2">
+        <v>20277</v>
+      </c>
+      <c r="G431" s="2">
+        <v>20087</v>
+      </c>
+      <c r="H431" s="2">
+        <v>19898</v>
+      </c>
+      <c r="I431" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9">
+      <c r="A432" s="1">
+        <v>431</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C432" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E432" s="2">
+        <v>25704</v>
+      </c>
+      <c r="F432" s="2">
+        <v>25466</v>
+      </c>
+      <c r="G432" s="2">
+        <v>25228</v>
+      </c>
+      <c r="H432" s="2">
+        <v>24990</v>
+      </c>
+      <c r="I432" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9">
+      <c r="A433" s="1">
+        <v>432</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C433" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E433" s="2">
+        <v>50949</v>
+      </c>
+      <c r="F433" s="2">
+        <v>50477</v>
+      </c>
+      <c r="G433" s="2">
+        <v>50006</v>
+      </c>
+      <c r="H433" s="2">
+        <v>49534</v>
+      </c>
+      <c r="I433" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9">
+      <c r="A434" s="1">
+        <v>433</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C434" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E434" s="2">
+        <v>2164</v>
+      </c>
+      <c r="F434" s="2">
+        <v>2144</v>
+      </c>
+      <c r="G434" s="2">
+        <v>2124</v>
+      </c>
+      <c r="H434" s="2">
+        <v>2104</v>
+      </c>
+      <c r="I434" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9">
+      <c r="A435" s="1">
+        <v>434</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C435" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E435" s="2">
+        <v>3248</v>
+      </c>
+      <c r="F435" s="2">
+        <v>3217</v>
+      </c>
+      <c r="G435" s="2">
+        <v>3187</v>
+      </c>
+      <c r="H435" s="2">
+        <v>3157</v>
+      </c>
+      <c r="I435" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9">
+      <c r="A436" s="1">
+        <v>435</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="C436" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E436" s="2">
+        <v>4328</v>
+      </c>
+      <c r="F436" s="2">
+        <v>4287</v>
+      </c>
+      <c r="G436" s="2">
+        <v>4247</v>
+      </c>
+      <c r="H436" s="2">
+        <v>4207</v>
+      </c>
+      <c r="I436" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9">
+      <c r="A437" s="1">
+        <v>436</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E437" s="2">
+        <v>5449</v>
+      </c>
+      <c r="F437" s="2">
+        <v>5398</v>
+      </c>
+      <c r="G437" s="2">
+        <v>5348</v>
+      </c>
+      <c r="H437" s="2">
+        <v>5297</v>
+      </c>
+      <c r="I437" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9">
+      <c r="A438" s="1">
+        <v>437</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E438" s="2">
+        <v>10859</v>
+      </c>
+      <c r="F438" s="2">
+        <v>10759</v>
+      </c>
+      <c r="G438" s="2">
+        <v>10658</v>
+      </c>
+      <c r="H438" s="2">
+        <v>10558</v>
+      </c>
+      <c r="I438" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9">
+      <c r="A439" s="1">
+        <v>438</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E439" s="2">
+        <v>16303</v>
+      </c>
+      <c r="F439" s="2">
+        <v>16152</v>
+      </c>
+      <c r="G439" s="2">
+        <v>16001</v>
+      </c>
+      <c r="H439" s="2">
+        <v>15850</v>
+      </c>
+      <c r="I439" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9">
+      <c r="A440" s="1">
+        <v>439</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E440" s="2">
+        <v>54027</v>
+      </c>
+      <c r="F440" s="2">
+        <v>53527</v>
+      </c>
+      <c r="G440" s="2">
+        <v>53027</v>
+      </c>
+      <c r="H440" s="2">
+        <v>52526</v>
+      </c>
+      <c r="I440" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9">
+      <c r="A441" s="1">
+        <v>440</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E441" s="2">
+        <v>107973</v>
+      </c>
+      <c r="F441" s="2">
+        <v>106973</v>
+      </c>
+      <c r="G441" s="2">
+        <v>105974</v>
+      </c>
+      <c r="H441" s="2">
+        <v>104974</v>
+      </c>
+      <c r="I441" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9">
+      <c r="A442" s="1">
+        <v>441</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E442" s="2">
+        <v>162324</v>
+      </c>
+      <c r="F442" s="2">
+        <v>160821</v>
+      </c>
+      <c r="G442" s="2">
+        <v>159318</v>
+      </c>
+      <c r="H442" s="2">
+        <v>157815</v>
+      </c>
+      <c r="I442" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9">
+      <c r="A443" s="1">
+        <v>442</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E443" s="2">
+        <v>27059</v>
+      </c>
+      <c r="F443" s="2">
+        <v>26809</v>
+      </c>
+      <c r="G443" s="2">
+        <v>26558</v>
+      </c>
+      <c r="H443" s="2">
+        <v>26308</v>
+      </c>
+      <c r="I443" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9">
+      <c r="A444" s="1">
+        <v>443</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E444" s="2">
+        <v>21676</v>
+      </c>
+      <c r="F444" s="2">
+        <v>21475</v>
+      </c>
+      <c r="G444" s="2">
+        <v>21274</v>
+      </c>
+      <c r="H444" s="2">
+        <v>21074</v>
+      </c>
+      <c r="I444" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9">
+      <c r="A445" s="1">
+        <v>444</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E445" s="2">
+        <v>5319</v>
+      </c>
+      <c r="F445" s="2">
+        <v>5270</v>
+      </c>
+      <c r="G445" s="2">
+        <v>5221</v>
+      </c>
+      <c r="H445" s="2">
+        <v>5171</v>
+      </c>
+      <c r="I445" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9">
+      <c r="A446" s="1">
+        <v>445</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E446" s="2">
+        <v>25915</v>
+      </c>
+      <c r="F446" s="2">
+        <v>25675</v>
+      </c>
+      <c r="G446" s="2">
+        <v>25435</v>
+      </c>
+      <c r="H446" s="2">
+        <v>25195</v>
+      </c>
+      <c r="I446" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9">
+      <c r="A447" s="1">
+        <v>446</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E447" s="2">
+        <v>53055</v>
+      </c>
+      <c r="F447" s="2">
+        <v>52564</v>
+      </c>
+      <c r="G447" s="2">
+        <v>52073</v>
+      </c>
+      <c r="H447" s="2">
+        <v>51581</v>
+      </c>
+      <c r="I447" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9">
+      <c r="A448" s="1">
+        <v>447</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E448" s="2">
+        <v>106974</v>
+      </c>
+      <c r="F448" s="2">
+        <v>105984</v>
+      </c>
+      <c r="G448" s="2">
+        <v>104993</v>
+      </c>
+      <c r="H448" s="2">
+        <v>104003</v>
+      </c>
+      <c r="I448" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9">
+      <c r="A449" s="1">
+        <v>448</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E449" s="2">
+        <v>156681</v>
+      </c>
+      <c r="F449" s="2">
+        <v>155230</v>
+      </c>
+      <c r="G449" s="2">
+        <v>153780</v>
+      </c>
+      <c r="H449" s="2">
+        <v>152329</v>
+      </c>
+      <c r="I449" s="1" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>